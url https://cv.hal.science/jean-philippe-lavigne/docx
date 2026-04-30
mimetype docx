--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (228)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (227)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -189,51 +189,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40121-026-01324-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -378,13998 +378,13998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of pancreatic cancer by liquid biopsy “PANLIPSY”: a french nation-wide study project</w:t>
+                <w:t xml:space="preserve">In vitro activity of cefiderocol against European Pseudomonas aeruginosa and Acinetobacter spp., including isolates resistant to meropenem and recent β-lactam/β-lactamase inhibitor combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bardol</w:t>
+                <w:t xml:space="preserve">Anne Santerre Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dujon</w:t>
+                <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Taly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Antonio Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias W Pletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-12463-8⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.e0383623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03836-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786991v1</w:t>
+                <w:t xml:space="preserve">hal-05469900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the urinary microbiota in spinal cord injury patients with decubitus ulcer: A snapshot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Morsli</w:t>
+                <w:t xml:space="preserve">Evaluation of the Microbiome Identification of Forensically Relevant Biological Fluids: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Salipante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Guigon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wound Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iwj.14626⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14020187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870690v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cefiderocol susceptibility of Achromobacter spp.: study of an accurately identified collection of 230 strains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between Helcococcus kunzii and Staphylococcus aureus: How a commensal bacterium modulates the virulence and metabolism of a pathogen in a chronic wound in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+                <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Riham Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12941-024-00709-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874108v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercially available tests for determining cefiderocol susceptibility display variable performance in the Achromobacter genus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chiron</w:t>
+                <w:t xml:space="preserve">Anaerobes in diabetic foot infections: pathophysiology, epidemiology, virulence, and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12941-024-00731-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.00143-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/cmr.00143-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04873210v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of brucellosis: Combining tests to improve performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution of the urinary microbiota in spinal cord injury patients with decubitus ulcer: A snapshot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théo Pastre</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012442⟩</w:t>
+              <w:t xml:space="preserve">International Wound Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iwj.14626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073345v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosthetic Joint Infections due to Candida Species: A Multicenter International Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lourtet</w:t>
+                <w:t xml:space="preserve">Commercially available tests for determining cefiderocol susceptibility display variable performance in the Achromobacter genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae395⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12941-024-00731-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098908v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobes in diabetic foot infections: pathophysiology, epidemiology, virulence, and management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cefiderocol susceptibility of Achromobacter spp.: study of an accurately identified collection of 230 strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+                <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/cmr.00143-23⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12941-024-00709-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04819191v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between lifestyle factors and the composition of the vaginal microbiota: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+                <w:t xml:space="preserve">Early detection of pancreatic cancer by liquid biopsy “PANLIPSY”: a french nation-wide study project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-12463-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-024-04915-7⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05073658v1</w:t>
+                <w:t xml:space="preserve">hal-04786991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish as an effective model for evaluating phage therapy in bacterial infections: a promising strategy against human pathogens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnosis of brucellosis: Combining tests to improve performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00829-24⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.e0012442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742103v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct metagenomics investigation of non-surgical hard-to-heal wounds: a review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosthetic Joint Infections due to Candida Species: A Multicenter International Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma D’anglejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Mamona Kilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12941-024-00698-z⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.347 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870674v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of multidrug-resistant Staphylococcus haemolyticus in neonatal intensive care unit in Southern France, a genomic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The association between lifestyle factors and the composition of the vaginal microbiota: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Salipante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie El Attar</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2353291⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (10), pp.1869-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-024-04915-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04904554v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish embryo model: unveiling its potential for investigating phage therapy against methicillin-resistant Staphylococcus aureus infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Zebrafish as an effective model for evaluating phage therapy in bacterial infections: a promising strategy against human pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Costechareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 68 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00561-24⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 68 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00829-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668455v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Helcococcus kunzii and Staphylococcus aureus: How a commensal bacterium modulates the virulence and metabolism of a pathogen in a chronic wound in vitro model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Direct metagenomics investigation of non-surgical hard-to-heal wounds: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03520-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12941-024-00698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735205v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of cefiderocol against European Pseudomonas aeruginosa and Acinetobacter spp., including isolates resistant to meropenem and recent β-lactam/β-lactamase inhibitor combinations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias W Pletz</w:t>
+                <w:t xml:space="preserve">Emergence of multidrug-resistant Staphylococcus haemolyticus in neonatal intensive care unit in Southern France, a genomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2353291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2353291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03836-23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05469900v1</w:t>
+                <w:t xml:space="preserve">hal-04904554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Microbiome Identification of Forensically Relevant Biological Fluids: A Pilot Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Salipante</w:t>
+                <w:t xml:space="preserve">The zebrafish embryo model: unveiling its potential for investigating phage therapy against methicillin-resistant Staphylococcus aureus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gibert</w:t>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.187. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14020187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00561-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904590v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in Forensic Sciences for Human Identification by DNA in the French Gendarmerie during the Last 10 Years</w:t>
+                <w:t xml:space="preserve">Impact of Infection Control on Prevalence of Surgical Site Infections in a Large Tertiary Care Hospital in Haiphong City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
+                <w:t xml:space="preserve">Jérôme Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Pussiau</w:t>
+                <w:t xml:space="preserve">Quang Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hubac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gouello</w:t>
+                <w:t xml:space="preserve">Hung Phan Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poussard</w:t>
+                <w:t xml:space="preserve">Vinh Vu Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Careno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forensicsci3020024⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117810v1</w:t>
+                <w:t xml:space="preserve">hal-03980212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Features and Outcomes of Enterococcal Bone and Joint Infections and Factors Associated with Treatment Failure over a 13-Year Period in a French Teaching Hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Martin</w:t>
+                <w:t xml:space="preserve">Effect of Tocilizumab on Mortality in Patients with SARS-CoV-2 Pneumonia Caused by Delta or Omicron Variants: A Propensity-Matched Analysis in Nimes University Hospital, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laffont-Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laureillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Mazet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11051213⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12010088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129777v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROSA-Like Prophage Colonizing Staphylococcus aureus Promotes Intracellular Survival, Biofilm Formation, and Virulence in a Chronic Wound Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Dynamics of community-acquired meningitis syndrome outbreaks in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kerharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1102130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1102130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250564v1</w:t>
+                <w:t xml:space="preserve">hal-04045149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical factors associated with peripherally inserted central catheters (PICC) related bloodstream infections: a single centre retrospective cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial activity of antibiotics on biofilm formed by Staphylococcus aureus and Pseudomonas aeruginosa in an open microfluidic model mimicking the diabetic foot environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Martin</w:t>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.540-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13756-023-01209-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969445v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Acute Brucellosis Due to Brucella suis in a Brazilian Gold Miner Diagnosed in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Antimicrobial Consumption on Escherichia coli resistance: assessment and forecasting using Dynamic Regression models in a French university hospital (2014-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laffont-Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Melzani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Geraldine Leguelinel-Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.22-0228⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (5), pp.106768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2023.106768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288522v1</w:t>
+                <w:t xml:space="preserve">hal-04018355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of community-acquired meningitis syndrome outbreaks in southern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Stephan</w:t>
+                <w:t xml:space="preserve">Innovations in Forensic Sciences for Human Identification by DNA in the French Gendarmerie during the Last 10 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvagère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1102130⟩</w:t>
+              <w:t xml:space="preserve">Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.316 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forensicsci3020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045149v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of antibiotics on biofilm formed by Staphylococcus aureus and Pseudomonas aeruginosa in an open microfluidic model mimicking the diabetic foot environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Clinical Features and Outcomes of Enterococcal Bone and Joint Infections and Factors Associated with Treatment Failure over a 13-Year Period in a French Teaching Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laffont-Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac438⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11051213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904540v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Antimicrobial Consumption on Escherichia coli resistance: assessment and forecasting using Dynamic Regression models in a French university hospital (2014-2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Salipante</w:t>
+                <w:t xml:space="preserve">Case Report: Acute Brucellosis Due to Brucella suis in a Brazilian Gold Miner Diagnosed in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Leguelinel-Blache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Mathilde Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sainte-Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégonde About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2023.106768⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (1), pp.32-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.22-0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018355v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of New Bacteriophages against Staphylococcal Clinical Isolates from Diabetic Foot Ulcers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The ROSA-Like Prophage Colonizing Staphylococcus aureus Promotes Intracellular Survival, Biofilm Formation, and Virulence in a Chronic Wound Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berry</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15122287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360134v1</w:t>
+                <w:t xml:space="preserve">hal-04250564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of gut microbiota and bacterial translocation in acute intestinal injury and mortality in patients admitted in ICU for septic shock</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical factors associated with peripherally inserted central catheters (PICC) related bloodstream infections: a single centre retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Trusson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Koko Barrigah-Benissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1330900⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-023-01209-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870697v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripherally Inserted Central Venous Catheter (PICC) Related Bloodstream Infection in Cancer Patients Treated with Chemotherapy Compared with Noncancer Patients: A Propensity-Score-Matched Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of New Bacteriophages against Staphylococcal Clinical Isolates from Diabetic Foot Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Clavijo-Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15123253⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15122287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145254v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of dynamic regression time series models for studying the relationship between antimicrobial consumption and bacterial antimicrobial resistance in hospitals: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripherally Inserted Central Venous Catheter (PICC) Related Bloodstream Infection in Cancer Patients Treated with Chemotherapy Compared with Noncancer Patients: A Propensity-Score-Matched Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koko Barrigah-Benissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-023-01302-3⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.3253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15123253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205413v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Antibiotic Exposure on Staphylococcus epidermidis Responsible for Catheter-Related Bacteremia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">Role of gut microbiota and bacterial translocation in acute intestinal injury and mortality in patients admitted in ICU for septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Trusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24021547⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1330900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1330900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904502v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo-Acquired Resistance to Daptomycin during Methicillin-Resistant Staphylococcus aureus Bacteremia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bouchet</w:t>
+                <w:t xml:space="preserve">Usefulness of dynamic regression time series models for studying the relationship between antimicrobial consumption and bacterial antimicrobial resistance in hospitals: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laffont-Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Leguelinel-Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-023-01302-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12121647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04877908v1</w:t>
+                <w:t xml:space="preserve">hal-04205413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Infection Control on Prevalence of Surgical Site Infections in a Large Tertiary Care Hospital in Haiphong City</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang Le Minh</w:t>
+                <w:t xml:space="preserve">Effect of Antibiotic Exposure on Staphylococcus epidermidis Responsible for Catheter-Related Bacteremia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Phan Tien</w:t>
+                <w:t xml:space="preserve">Clotilde Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Vu Hai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Careno</w:t>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12010023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24021547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980212v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab on Mortality in Patients with SARS-CoV-2 Pneumonia Caused by Delta or Omicron Variants: A Propensity-Matched Analysis in Nimes University Hospital, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Laffont-Lozes</w:t>
+                <w:t xml:space="preserve">In Vivo-Acquired Resistance to Daptomycin during Methicillin-Resistant Staphylococcus aureus Bacteremia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boutet-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Laureillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Stephan</w:t>
+                <w:t xml:space="preserve">Alexi Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
+                <w:t xml:space="preserve">Flavien Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.88. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12010088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12121647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952023v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Beta-Lactam Allergic and Non-Beta-Lactam Allergic Patients with Intra-Abdominal Infection: A Case–Control Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Polymicrobial Biofilm Organization of Staphylococcus aureus and Pseudomonas aeruginosa in a Chronic Wound Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. M Kinowski</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11121786⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (18), pp.10761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231810761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049066v1</w:t>
+                <w:t xml:space="preserve">hal-04059217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm Formation by Staphylococcus aureus in the Specific Context of Cystic Fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">A Relevant Wound-Like in vitro Media to Study Bacterial Cooperation and Biofilm in Chronic Wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24010597⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.705479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04038884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of OXA-48- and NDM-1-Producing Enterobacterales Isolates in an Algerian Hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Secreted Acid Phosphatase SapS Reveals a Novel Virulence Factor of Staphylococcus aureus That Contributes to Survival and Virulence in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahem Elhawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abderrahim</w:t>
+                <w:t xml:space="preserve">Nadhuma Youssouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Djahmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Widad Chelaghma</w:t>
+                <w:t xml:space="preserve">Linda Pätzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11060750⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.14031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232214031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079800v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last resort beta-lactam antibiotics for treatment of New-Delhi Metallo-Beta-Lactamase producing Enterobacterales and other Difficult-to-Treat Resistance in Gram-negative bacteria: A real-life study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Roger</w:t>
+                <w:t xml:space="preserve">Comparative genomics analysis of two Helcococcus kunzii strains co-isolated with Staphylococcus aureus from diabetic foot ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A. R. N Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Doncesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Groul-Viaud</w:t>
+                <w:t xml:space="preserve">Patrice François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1048633⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (3), pp.110365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052522v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Metagenomic Diagnosis of Community-Acquired Meningitis: State of the Art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Real-time metagenomics-based diagnosis of community-acquired meningitis: A prospective series, southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kerharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.926240⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.104247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04066140v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm properties of antiseptic agents used on Pseudomonas aeruginosa isolated from diabetic foot ulcers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Outcomes of Beta-Lactam Allergic and Non-Beta-Lactam Allergic Patients with Intra-Abdominal Infection: A Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayma Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Kinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231911270⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11121786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053949v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Secreted Acid Phosphatase SapS Reveals a Novel Virulence Factor of Staphylococcus aureus That Contributes to Survival and Virulence in Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibrahem Elhawy</w:t>
+                <w:t xml:space="preserve">Biofilm Formation by Staphylococcus aureus in the Specific Context of Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linda Pätzold</w:t>
+                <w:t xml:space="preserve">Quentin Menetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (22), pp.14031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232214031⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03858321v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics analysis of two Helcococcus kunzii strains co-isolated with Staphylococcus aureus from diabetic foot ulcers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice François</w:t>
+                <w:t xml:space="preserve">Antibiofilm properties of antiseptic agents used on Pseudomonas aeruginosa isolated from diabetic foot ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koko Barrigah-Benissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110365⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072407v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time metagenomics-based diagnosis of community-acquired meningitis: A prospective series, southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Direct Metagenomic Diagnosis of Community-Acquired Meningitis: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.926240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.926240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03949337v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental detection of SARS-CoV-2 in hospital rooms in different wards of a university hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Dissemination of OXA-48- and NDM-1-Producing Enterobacterales Isolates in an Algerian Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Djahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Loucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nedjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.07.029⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11060750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065151v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Interactions in the Context of Chronic Wound Biofilm: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Last resort beta-lactam antibiotics for treatment of New-Delhi Metallo-Beta-Lactamase producing Enterobacterales and other Difficult-to-Treat Resistance in Gram-negative bacteria: A real-life study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laffont-Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Doncesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Groul-Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10081500⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1048633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1048633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03858300v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophage Therapy for Staphylococcus Aureus Infections: A Review of Animal Models, Treatments, and Clinical Trials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Environmental detection of SARS-CoV-2 in hospital rooms in different wards of a university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koko Barrigah-Benissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Kissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715642v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiseptic Agents for Chronic Wounds: A Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Salipante</w:t>
+                <w:t xml:space="preserve">Bacterial Interactions in the Context of Chronic Wound Biofilm: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin a R N Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11030350⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10081500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079965v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Black Extrinsic Tooth Stain Composition in Children Using Metaproteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin O’flynn</w:t>
+                <w:t xml:space="preserve">Bacteriophage Therapy for Staphylococcus Aureus Infections: A Review of Animal Models, Treatments, and Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c04770⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.907314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080011v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Microbial Communities: An Emerging Tool in Forensic Sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Deciphering Black Extrinsic Tooth Stain Composition in Children Using Metaproteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mahmoud Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Siatka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin O’flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12010001⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (10), pp.8258-8267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c04770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616368v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical and functional changes in COVID ‐19 faecal microbiome could be related to SARS‐CoV‐2 faecal load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ruat</w:t>
+                <w:t xml:space="preserve">Antiseptic Agents for Chronic Wounds: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koko Barrigah-Benissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16028⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11030350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03980179v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genotypic Virulence Characterisation of Staphylococcus pettenkoferi Strains Isolated from Human Bloodstream and Diabetic Foot Infections</w:t>
+                <w:t xml:space="preserve">Analysis of Microbial Communities: An Emerging Tool in Forensic Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Magnan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Siatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (24), pp.15476. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232415476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048958v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relevant Wound-Like in vitro Media to Study Bacterial Cooperation and Biofilm in Chronic Wounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Taxonomical and functional changes in COVID ‐19 faecal microbiome could be related to SARS‐CoV‐2 faecal load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bernardi</w:t>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Provot</w:t>
+                <w:t xml:space="preserve">Karen Culotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Tasse</w:t>
+                <w:t xml:space="preserve">Sylvie Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.4299-4316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.705479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073422v1</w:t>
+                <w:t xml:space="preserve">hal-03980179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymicrobial Biofilm Organization of Staphylococcus aureus and Pseudomonas aeruginosa in a Chronic Wound Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and Genotypic Virulence Characterisation of Staphylococcus pettenkoferi Strains Isolated from Human Bloodstream and Diabetic Foot Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (18), pp.10761. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.15476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231810761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232415476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059217v1</w:t>
+                <w:t xml:space="preserve">hal-04048958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Genome Description of Providencia vermicola Isolate Bearing NDM-1 from Blood Culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Phoba</w:t>
+                <w:t xml:space="preserve">New Adapted In Vitro Technology to Evaluate Biofilm Formation and Antibiotic Activity Using Live Imaging under Flow Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081751⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11101746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429615v1</w:t>
+                <w:t xml:space="preserve">hal-03624465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Approaches for the Management of Diabetic Foot Ulcers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Escherichia coli Isolated from Diabetic Foot Osteomyelitis: Clonal Diversity, Resistance Profile, Virulence Potential, and Genome Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexi Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Jneid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.747618⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624483v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of dalbavancin against Gram-positive bacteria isolated from diabetic foot osteomyelitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+                <w:t xml:space="preserve">Effectiveness of early switching from intravenous to oral antibiotic therapy in Staphylococcus aureus prosthetic bone and joint or orthopedic metalware-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab117⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-021-04191-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633034v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure ulcers microbiota dynamics and wound evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Intrahost Evolution of Staphylococcus aureus Among Diabetic Patients With Foot Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demattei</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boutet-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98073-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.741406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626520v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Look at the Genus Solobacterium: A Retrospective Analysis of Twenty-Seven Cases of Infection Involving S. moorei and a Review of Sequence Databases and the Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First case of invasive meningococcal disease‐induced myopericarditis in a patient with human immunodeficiency virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chlilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber-Davide Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Barbuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Domenjod</w:t>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061229⟩</w:t>
+              <w:t xml:space="preserve">Internal Medicine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.136-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imj.15161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633727v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm Formation in Methicillin-Resistant Staphylococcus aureus Isolated in Cystic Fibrosis Patients Is Strain-Dependent and Differentially Influenced by Antibiotics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">First Genome Description of Providencia vermicola Isolate Bearing NDM-1 from Blood Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lupande-Mwenebitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaoui Rym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Phoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.750489⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622535v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Toxins: An Update on Their Pathogenic Properties and Potential Treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Alternative Approaches for the Management of Diabetic Foot Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boutet-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.747618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.747618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13100677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365317v1</w:t>
+                <w:t xml:space="preserve">hal-03624483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+                <w:t xml:space="preserve">In vitro activity of dalbavancin against Gram-positive bacteria isolated from diabetic foot osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Oriane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (8), pp.2057-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Isolation and Clinical Case of Brevundimonas diminuta in a Newborn with Low Birth Weight, in Democratic Republic of Congo: A Case Report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Octavie Lunguya-Metila</w:t>
+                <w:t xml:space="preserve">Pressure ulcers microbiota dynamics and wound evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina57111227⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98073-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620180v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Use of Antibiofilmogram Technology in the Clinical Evolution of Foot Ulcers Infected by Staphylococcus aureus in Persons Living with Diabetes: A Pilot Study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">A New Look at the Genus Solobacterium: A Retrospective Analysis of Twenty-Seven Cases of Infection Involving S. moorei and a Review of Sequence Databases and the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+                <w:t xml:space="preserve">Chloé Domenjod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10245928⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618851v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of early switching from intravenous to oral antibiotic therapy in Staphylococcus aureus prosthetic bone and joint or orthopedic metalware-associated infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Isolation and Clinical Case of Brevundimonas diminuta in a Newborn with Low Birth Weight, in Democratic Republic of Congo: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lupande-Mwenebitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Kavul Tshiyongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavie Lunguya-Metila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boclé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-021-04191-y⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (11), pp.1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina57111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03313248v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Intrahost Evolution of Staphylococcus aureus Among Diabetic Patients With Foot Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Evaluation of the Use of Antibiofilmogram Technology in the Clinical Evolution of Foot Ulcers Infected by Staphylococcus aureus in Persons Living with Diabetes: A Pilot Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vouillarmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hosny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.5928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.741406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10245928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365309v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of invasive meningococcal disease‐induced myopericarditis in a patient with human immunodeficiency virus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Toxins: An Update on Their Pathogenic Properties and Potential Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Medicine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imj.15161⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625217v1</w:t>
+                <w:t xml:space="preserve">hal-03365317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Persistence of Staphylococcus aureus in Pressure Ulcers: A Colonising Role.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Yahiaoui-Martinez</w:t>
+                <w:t xml:space="preserve">Biofilm Formation in Methicillin-Resistant Staphylococcus aureus Isolated in Cystic Fibrosis Patients Is Strain-Dependent and Differentially Influenced by Antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12121883⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.750489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.750489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618321v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Host Emergence of Linezolid Resistance in a Complex Pattern of Toxic Shock Syndrome Toxin-1-Positive Methicillin-Resistant Staphylococcus aureus Colonization in Siblings with Cystic Fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13050317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633891v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric evaluation of BioFire FilmArray Pneumonia Panel for rapid bacteriological documentation of pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+                <w:t xml:space="preserve">The Persistence of Staphylococcus aureus in Pressure Ulcers: A Colonising Role.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.11.014⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12121883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102222v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and outcome of Streptococcus agalactiae bone and joint infections over a 6-year period in a French university hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+                <w:t xml:space="preserve">Multicentric evaluation of BioFire FilmArray Pneumonia Panel for rapid bacteriological documentation of pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Gastli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Daragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248231⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), pp.1308-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631093v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of CC5-MRSA-IV-SCCfus “Maltese Clone” in Bat Guano</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ahmim</w:t>
+                <w:t xml:space="preserve">In-Host Emergence of Linezolid Resistance in a Complex Pattern of Toxic Shock Syndrome Toxin-1-Positive Methicillin-Resistant Staphylococcus aureus Colonization in Siblings with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112264⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619652v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Pathogenicity and Virulence of Staphylococcus pettenkoferi: An Emerging Pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Yahiaoui-Martinez</w:t>
+                <w:t xml:space="preserve">Clinical features and outcome of Streptococcus agalactiae bone and joint infections over a 6-year period in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatrika Koumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222413614⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524680v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptoniphilus nemausensis sp. nov. a new Gram-positive anaerobic coccus isolated from human clinical samples, an emendated description of the genus Peptoniphilus and an evaluation of the taxonomic status of Peptoniphilus species with not validly published names</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+                <w:t xml:space="preserve">First Report of CC5-MRSA-IV-SCCfus “Maltese Clone” in Bat Guano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mazuet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Enault</w:t>
+                <w:t xml:space="preserve">Mourad Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2021.126235⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03311410v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of Screening of Different Variants of SARS-CoV-2 by RT-PCR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating Pathogenicity and Virulence of Staphylococcus pettenkoferi: An Emerging Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ahmad-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11071241⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (24), pp.13614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222413614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630634v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin-Resistant Enterobacterales Isolated from Chicken Meat in Western Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Peptoniphilus nemausensis sp. nov. a new Gram-positive anaerobic coccus isolated from human clinical samples, an emendated description of the genus Peptoniphilus and an evaluation of the taxonomic status of Peptoniphilus species with not validly published names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mazuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2020.0109⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.126235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2021.126235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623508v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03311410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Staphylococcus aureus in a Medium Mimicking a Diabetic Foot Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitation of Screening of Different Variants of SARS-CoV-2 by RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13030230⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11071241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632655v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Isolated from Diabetic Foot Osteomyelitis: Clonal Diversity, Resistance Profile, Virulence Potential, and Genome Adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+                <w:t xml:space="preserve">Colistin-Resistant Enterobacterales Isolated from Chicken Meat in Western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020380⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (7), pp.991-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2020.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245341v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Adapted In Vitro Technology to Evaluate Biofilm Formation and Antibiotic Activity Using Live Imaging under Flow Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Staphylococcus aureus in a Medium Mimicking a Diabetic Foot Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngba Essebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1746. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11101746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13030230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624465v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance Of Naturally Attenuated Sars-Cov-2 In The Fight Against Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fecal Carriage of Extended-Spectrum β-Lactamase and Carbapenemase-Producing Enterobacterales Strains in Patients with Colorectal Cancer in the Oncology Unit of Amizour Hospital, Algeria: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Melissa Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delaunay-Moisan</w:t>
+                <w:t xml:space="preserve">Abdelaziz Messis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Acosta-Alvear</w:t>
+                <w:t xml:space="preserve">Ahmed Adjebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15039⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.1383-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571406v1</w:t>
+                <w:t xml:space="preserve">hal-03349345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancomycin Serum Concentration after 48 h of Administration: A 3-Years Survey in an Intensive Care Unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Evrard</w:t>
+                <w:t xml:space="preserve">Biofilms in Diabetic Foot Ulcers: Significance and Clinical Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9110793⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005782v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical site infection after hip replacement due to a novel Peptoniphilus species, provisionally named ‘Peptoniphilus nemausus’ sp. nov.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic Effect of Propolis and Antibiotics on Uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ranfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2019.102071⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9110739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860916v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of microinflammation in non-diabetic chronic kidney disease: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12882-020-01803-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methicillin-Resistant Staphylococcus aureus ST80 Clone: A Systematic Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surgical site infection after hip replacement due to a novel Peptoniphilus species, provisionally named ‘Peptoniphilus nemausus’ sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12020119⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.102071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2019.102071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350075v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of brucellosis caused by an amphibian-type Brucella</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methicillin-Resistant Staphylococcus aureus ST80 Clone: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1082⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12020119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951189v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Stir Bar Sorptive Extraction and Solid Phase Microextraction of Volatile and Semi-Volatile Metabolite Profile of Staphylococcus Aureus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Importance Of Naturally Attenuated Sars-Cov-2 In The Fight Against Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delaunay-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eelco Van Anken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Acosta-Alvear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25010055⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.1997-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556756v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of distinct immune activation profiles in adult humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucy Kundura</w:t>
+                <w:t xml:space="preserve">Vancomycin Serum Concentration after 48 h of Administration: A 3-Years Survey in an Intensive Care Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77707-6⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9110793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052544v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteotyping SARS-CoV-2 Virus from Nasopharyngeal Swabs: A Proof-of-Concept Focused on a 3 Min Mass Spectrometry Window</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Debroas</w:t>
+                <w:t xml:space="preserve">First case of brucellosis caused by an amphibian-type Brucella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey T Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00535⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.ciaa1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343229v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between antiretroviral therapy and complementary and alternative medicine: a narrative review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Leguelinel-Blache</w:t>
+                <w:t xml:space="preserve">Comparison of Stir Bar Sorptive Extraction and Solid Phase Microextraction of Volatile and Semi-Volatile Metabolite Profile of Staphylococcus Aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25010055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959057v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Therapeutic Options to Antibiotics for the Treatment of Urinary Tract Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Bernard</w:t>
+                <w:t xml:space="preserve">Identification of distinct immune activation profiles in adult humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Kundura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01509⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77707-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958958v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P090 Molecular epidemiology of methicillin-resistant Staphylococcus aureus in cystic fibrosis: eleven years in the life of a French cystic fibrosis centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Chiron</w:t>
+                <w:t xml:space="preserve">Proteotyping SARS-CoV-2 Virus from Nasopharyngeal Swabs: A Proof-of-Concept Focused on a 3 Min Mass Spectrometry Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1569-1993(20)30425-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (11), pp.4407-4416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039556v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of resistance to antibiotics in the Democratic Republic of the Congo: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Alternative Therapeutic Options to Antibiotics for the Treatment of Urinary Tract Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ranfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2020.07.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149719v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of accidental exposure to Brucella in a country with no case of brucellosis in ruminant animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Castan</w:t>
+                <w:t xml:space="preserve">Interactions between antiretroviral therapy and complementary and alternative medicine: a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leguelinel-Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mauboussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laureillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.05.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (9), pp.1161-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650128v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Methods for the Detection of Third Generation Cephalosporins Resistant Enterobacterales Directly From Positive Blood Cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Boudet</w:t>
+                <w:t xml:space="preserve">Current status of resistance to antibiotics in the Democratic Republic of the Congo: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lupande-Mwenebitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alexandra Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Zakaria Nabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavie Lunguya-Metila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.818-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2020.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334166v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of OXA-48 and NDM-1-Producing Klebsiella pneumoniae ST48 and ST101 in Chicken Meat in Western Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">P090 Molecular epidemiology of methicillin-resistant Staphylococcus aureus in cystic fibrosis: eleven years in the life of a French cystic fibrosis centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domenjod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.S81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-1993(20)30425-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150386v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Carriage of Extended-Spectrum β-Lactamase and Carbapenemase-Producing Enterobacterales Strains in Patients with Colorectal Cancer in the Oncology Unit of Amizour Hospital, Algeria: A Prospective Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+                <w:t xml:space="preserve">Guidelines for the management of accidental exposure to Brucella in a country with no case of brucellosis in ruminant animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Talbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Adjebli</w:t>
+                <w:t xml:space="preserve">B. Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0350⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.480-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349345v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms in Diabetic Foot Ulcers: Significance and Clinical Relevance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Two Methods for the Detection of Third Generation Cephalosporins Resistant Enterobacterales Directly From Positive Blood Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101580⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332327v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effect of Propolis and Antibiotics on Uropathogenic Escherichia coli</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Spread of OXA-48 and NDM-1-Producing Klebsiella pneumoniae ST48 and ST101 in Chicken Meat in Western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.739. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9110739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281708v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Different Resistance Mechanisms and Virulence in Acinetobacter baumannii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful implementation of infection control measure in a neonatal intensive care unit to combat the spread of pathogenic multidrug resistant Staphylococcus capitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Espinal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+                <w:t xml:space="preserve">Michel Cazaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Rolo</w:t>
+                <w:t xml:space="preserve">Brigitte Richaud-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael López-Rojas</w:t>
+                <w:t xml:space="preserve">Massimo Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2018.0182⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-019-0512-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934857v1</w:t>
+                <w:t xml:space="preserve">hal-02933595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a new in-house medium Carba MTL-broth for the rapid detection of carbapenemase-producing Enterobacteriaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">OXA-48-producing Enterobacterales in different ecological niches in Algeria: clonal expansion, plasmid characteristics and virulence traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Touati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (07), pp.591-602. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (7), pp.1848-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3855/jidc.11305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555206v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicenter, Randomized, Placebo-Controlled Study Evaluating the Efficacy of a Combination of Propolis and Cranberry (\textbf\textitVaccinium macrocarpon) (DUAB\textregistered) in Preventing Low Urinary Tract Infection Recurrence in Women Complaining of Recurrent Cystitis</w:t>
+                <w:t xml:space="preserve">Relationship Between Different Resistance Mechanisms and Virulence in Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bruyère</w:t>
+                <w:t xml:space="preserve">Paula Espinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel~rahmène Azzouzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Dora Rolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Droupy</w:t>
+                <w:t xml:space="preserve">Sara Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Coloby</w:t>
+                <w:t xml:space="preserve">Rafael López-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urologia Internationalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103 (1), pp.41-48. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.752-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000496695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2018.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931822v1</w:t>
+                <w:t xml:space="preserve">hal-02934857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobacter spp.: update on taxonomy, clinical aspect and emerging antimicrobial resistance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a new in-house medium Carba MTL-broth for the rapid detection of carbapenemase-producing Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00002-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (07), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3855/jidc.11305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735917v1</w:t>
+                <w:t xml:space="preserve">hal-02555206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenemase-producing Enterobacteriaceae among pregnant women and newborns in Algeria: Prevalence, molecular characterization, maternal-neonatal transmission, and risk factors for carriage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+                <w:t xml:space="preserve">A Multicenter, Randomized, Placebo-Controlled Study Evaluating the Efficacy of a Combination of Propolis and Cranberry (\textbf\textitVaccinium macrocarpon) (DUAB\textregistered) in Preventing Low Urinary Tract Infection Recurrence in Women Complaining of Recurrent Cystitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel~rahmène Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Droupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylia Ait Bessai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fazia Khelifi</w:t>
+                <w:t xml:space="preserve">Patrick Coloby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Urologia Internationalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000496695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866557v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXA-48-producing Enterobacterales in different ecological niches in Algeria: clonal expansion, plasmid characteristics and virulence traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Carbapenemase-producing Enterobacteriaceae among pregnant women and newborns in Algeria: Prevalence, molecular characterization, maternal-neonatal transmission, and risk factors for carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Ait Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boutabtoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Ousalem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+                <w:t xml:space="preserve">Fazia Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (7), pp.1848-1855. </w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933265v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Guillain-Barré syndrome associated with chronic active hepatitis C and mixed cryoglobulinemia: a case report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterobacter spp.: update on taxonomy, clinical aspect and emerging antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">Anne P Davin-Regli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Carles</w:t>
+                <w:t xml:space="preserve">Jean Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Stéphan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.636. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-4278-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00002-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860868v1</w:t>
+                <w:t xml:space="preserve">hal-02735917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of a 13-month period of FilmArray Meningitis/Encephalitis panel implementation as a first-line diagnosis tool at a university hospital</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Severe Guillain-Barré syndrome associated with chronic active hepatitis C and mixed cryoglobulinemia: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chlilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charachon</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223887⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-4278-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02418300v1</w:t>
+                <w:t xml:space="preserve">hal-02860868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update in Antibiotic Therapy in Intensive Care Unit Report from the 2019 Nimes International Symposium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Roberts</w:t>
+                <w:t xml:space="preserve">A review of a 13-month period of FilmArray Meningitis/Encephalitis panel implementation as a first-line diagnosis tool at a university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bassetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Sylvie Charachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2019.09.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316049v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02418300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and prediction of antimicrobial susceptibility in urinary bacteria isolated in European emergency departments: the EuroUTI 2010-2016 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update in Antibiotic Therapy in Intensive Care Unit Report from the 2019 Nimes International Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Quaegebeur</w:t>
+                <w:t xml:space="preserve">Jason Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brunard</w:t>
+                <w:t xml:space="preserve">Matteo Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Javaudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bémer</w:t>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz274⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), pp.647-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2019.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547832v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Translocation Is Linked to a Specific Immune Activation Profile in HIV-1-Infected Adults With Suppressed Viremia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abnormal vaginal microbiome associated with vaginal mesh complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Veit-Rubinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehwish Younas</w:t>
+                <w:t xml:space="preserve">Rufus Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Psomas</w:t>
+                <w:t xml:space="preserve">Larissa Franklin-Revill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Reynes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucy Kundura</w:t>
+                <w:t xml:space="preserve">Sophie Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.2185. </w:t>
+              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (8), pp.2255-2263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nau.24129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400229v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weekly Sequential Antibioprophylaxis for Recurrent Urinary Tract Infections Among Patients With Neurogenic Bladder: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Hallouin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14453,15722 +14453,15588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal vaginal microbiome associated with vaginal mesh complications</w:t>
+                <w:t xml:space="preserve">Microbial Translocation Is Linked to a Specific Immune Activation Profile in HIV-1-Infected Adults With Suppressed Viremia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaus Veit-Rubinc</w:t>
+                <w:t xml:space="preserve">Mehwish Younas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
+                <w:t xml:space="preserve">Christina Psomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufus Cartwright</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Warembourg</w:t>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Kundura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nau.24129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860317v1</w:t>
+                <w:t xml:space="preserve">hal-02400229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Toxinogenic Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus from Different Ecological Niches in Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+                <w:t xml:space="preserve">Trends and prediction of antimicrobial susceptibility in urinary bacteria isolated in European emergency departments: the EuroUTI 2010-2016 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Zenati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Yahiaoui Martinez</w:t>
+                <w:t xml:space="preserve">Francois Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11090500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (10), pp.3069-3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859910v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stir bar sorptive extraction combined with gas chromatography-mass spectrometry analysis for a tentative identification of bacterial volatile and/or semi-volatile metabolites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution of Toxinogenic Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus from Different Ecological Niches in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins11090500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01934442v1</w:t>
+                <w:t xml:space="preserve">hal-02859910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to blood culture positivity an independent predictor of infective endocarditis and mortality in patients with Staphylococcus aureus bacteraemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Moing</w:t>
+                <w:t xml:space="preserve">Multiple stir bar sorptive extraction combined with gas chromatography-mass spectrometry analysis for a tentative identification of bacterial volatile and/or semi-volatile metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tubiana</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.07.015⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.245 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561894v2</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful implementation of infection control measure in a neonatal intensive care unit to combat the spread of pathogenic multidrug resistant Staphylococcus capitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ory</w:t>
+                <w:t xml:space="preserve">Time to blood culture positivity an independent predictor of infective endocarditis and mortality in patients with Staphylococcus aureus bacteraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cazaban</w:t>
+                <w:t xml:space="preserve">Sarah Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Richaud-Morel</w:t>
+                <w:t xml:space="preserve">Xavier Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Di Maio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.481-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13756-019-0512-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933595v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXA-48-like carbapenemases producing Enterobacteriaceae in different niches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">First molecular characterization of related cases of healthcare-associated infections involving multidrug-resistant &amp;lt;em&amp;gt;Enterococcus faecium vanA&amp;lt;/em&amp;gt; in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Benmehidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Courcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-017-3112-7⟩</w:t>
+              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1483 - 1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IDR.S164487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892030v1</w:t>
+                <w:t xml:space="preserve">hal-01902031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propolis potentiates the effect of cranberry (Vaccinium macrocarpon) against the virulence of uropathogenic Escherichia coli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Louis</w:t>
+                <w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (30), pp.1800976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29082-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360320v1</w:t>
+                <w:t xml:space="preserve">hal-01909547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the automated multiplex PCR Unyvero implant and tissue infections system in the management of diabetic foot osteomyelitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Guedj</w:t>
+                <w:t xml:space="preserve">Impact of Quality Bundle Enforcement by a Critical Care Pharmacist on Patient Outcome and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leguelinel-Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2018-0213⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.199 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359778v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of Alcohol Withdrawal on Gut Permeability and Microbial Translocation in Patients with Alcohol Use Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Alarcon</w:t>
+                <w:t xml:space="preserve">A MALDI-TOF MS database with broad genus coverage for species-level identification of Brucella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mesureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), pp.e0006874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845044v1</w:t>
+                <w:t xml:space="preserve">hal-01949975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MALDI-TOF MS database with broad genus coverage for species-level identification of Brucella</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OXA-48-like carbapenemases producing Enterobacteriaceae in different niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.587 - 604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-017-3112-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949975v1</w:t>
+                <w:t xml:space="preserve">hal-01892030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Quality Bundle Enforcement by a Critical Care Pharmacist on Patient Outcome and Costs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Louart</w:t>
+                <w:t xml:space="preserve">Propolis potentiates the effect of cranberry (Vaccinium macrocarpon) against the virulence of uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ranfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Poujol</w:t>
+                <w:t xml:space="preserve">Laurence Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (2), pp.199 - 207. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29082-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799905v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-inflammation et translocation bactérienne d’origine digestive dans la maladie rénale chronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of the automated multiplex PCR Unyvero implant and tissue infections system in the management of diabetic foot osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moranne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.1669--1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2018-0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891129v1</w:t>
+                <w:t xml:space="preserve">hal-02359778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of Extended-Spectrum β-Lactamase-Producing Enterobacteriaceae in Wild Fish from the Mediterranean Sea in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+                <w:t xml:space="preserve">Beneficial Effect of Alcohol Withdrawal on Gut Permeability and Microbial Translocation in Patients with Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0149⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.32 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.13527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892567v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propolis potentiates the effect of cranberry (Vaccinium macrocarpon) in reducing the motility and the biofilm formation of uropathogenic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ranfaing</w:t>
+                <w:t xml:space="preserve">Micro-inflammation et translocation bactérienne d’origine digestive dans la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202609⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.135 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360312v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Microbiota of Diabetic Foot Infections With Culturomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">High Prevalence of Extended-Spectrum β-Lactamase-Producing Enterobacteriaceae in Wild Fish from the Mediterranean Sea in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00282⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.290 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910309v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Accelerate Pheno™ system for identification and antimicrobial susceptibility testing of a panel of multidrug-resistant Gram-negative bacilli directly from positive blood cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monier</w:t>
+                <w:t xml:space="preserve">Propolis potentiates the effect of cranberry (Vaccinium macrocarpon) in reducing the motility and the biofilm formation of uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ranfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364000v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Performance of the Accelerate Pheno™ system for identification and antimicrobial susceptibility testing of a panel of multidrug-resistant Gram-negative bacilli directly from positive blood cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (6), pp.1546-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909547v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular characterization of related cases of healthcare-associated infections involving multidrug-resistant &amp;lt;em&amp;gt;Enterococcus faecium vanA&amp;lt;/em&amp;gt; in Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+                <w:t xml:space="preserve">Exploring the Microbiota of Diabetic Foot Infections With Culturomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Jneid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaoud Benmehidi</w:t>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Courcol</w:t>
+                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.1483 - 1490. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IDR.S164487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902031v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an algorithm for phenotypic screening of carbapenemase-producing Enterobacteriaceae in the routine laboratory</w:t>
+                <w:t xml:space="preserve">Effect of Quorum Quenching Lactonase in Clinical Isolates of Pseudomonas aeruginosa and Comparison with Quorum Sensing Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+                <w:t xml:space="preserve">Assia Guendouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Merens</w:t>
+                <w:t xml:space="preserve">Laure Plener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Meiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Janek Bzdrenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-2174-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440745v1</w:t>
+                <w:t xml:space="preserve">hal-01489514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Case of NDM-1-Producing Klebsiella pneumoniae in Annaba University Hospital, Algeria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Link between nasal carriage of Staphylococcus aureus and infected diabetic foot ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cherif Bentakouk</w:t>
+                <w:t xml:space="preserve">C. Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courtais-Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuldiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2016.0213⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.167 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895797v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cranberry capsules to prevent nosocomial urinary tract bacteriuria after pelvic surgery: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pilmis</w:t>
+                <w:t xml:space="preserve">V. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huberlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124 (6), pp.912 - 917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.14524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298677v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Cutibacterium ( formerly Propionibacterium) acnes with bone cells: a step toward understanding bone and joint infection development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baud'Huin</w:t>
+                <w:t xml:space="preserve">First report of cavitary pneumonia due to community-acquired Acinetobacter pittii, study of virulence and overview of pathogenesis and treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.42918. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-017-2589-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01671739v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Nasal Carriage of ST80 and ST152 PVL+ Staphylococcus aureus Isolates from Livestock in Algeria</w:t>
+                <w:t xml:space="preserve">Tropism and virulence of Cutibacterium (formerly Propionibacterium) acnes involved in implant-associated infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Agabou</w:t>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouleikha Ouchenane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ngba Essebe</w:t>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Khemissi</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tedj Eddine Chehboub</w:t>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (10), </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.73 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins9100303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892113v1</w:t>
+                <w:t xml:space="preserve">inserm-01814725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to ‘Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae’ [International Journal of Antimicrobial Agents 49/1 67–73]</w:t>
+                <w:t xml:space="preserve">Staphylococcus lugdunensis: An Underreported Pathogen in Osteomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+                <w:t xml:space="preserve">Piseth Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesprit</w:t>
+                <w:t xml:space="preserve">Madou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ruckly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foot and Ankle Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.412-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jfas.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463767v1</w:t>
+                <w:t xml:space="preserve">hal-01521234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella suis biovar 2 infection in humans in France: emerging infection or better recognition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus lugdunensis: a neglected pathogen of infections involving fracture-fixation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mailles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Brieu</w:t>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268817001704⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (6), pp.1085-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-017-3476-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893454v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus lugdunensis: An Underreported Pathogen in Osteomyelitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Authors' reply re: Cranberry capsules to prevent nosocomial urinary tract bacteriuria after pelvic surgery: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foot and Ankle Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jfas.2016.10.018⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124 (12), pp.1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.14771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521234v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus lugdunensis: a neglected pathogen of infections involving fracture-fixation devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brucella suis biovar 2 infection in humans in France: emerging infection or better recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ogielska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Thiery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">N. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-017-3476-4⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (13), pp.2711 - 2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268817001704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573729v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' reply re: Cranberry capsules to prevent nosocomial urinary tract bacteriuria after pelvic surgery: a randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+                <w:t xml:space="preserve">Development of an algorithm for phenotypic screening of carbapenemase-producing Enterobacteriaceae in the routine laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Merens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Meiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.14771⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-2174-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891578v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should single antibiotic therapy be avoided for nontuberculous mycobacteria?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+                <w:t xml:space="preserve">First Case of NDM-1-Producing Klebsiella pneumoniae in Annaba University Hospital, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Djahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Nedjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bentakouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (7), pp.895 - 900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2016.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892449v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of Staphylococcus aureus Virulence by Helcococcus kunzii in a Caenorhabditis elegans Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Emergence of Nasal Carriage of ST80 and ST152 PVL+ Staphylococcus aureus Isolates from Livestock in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Agabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleikha Ouchenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ngba Essebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Khemissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tedj Eddine Chehboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00077⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins9100303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896367v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ST131 Escherichia coli H22 subclone from human intestinal microbiota: Comparison of genomic and phenotypic traits with those of the globally successful H30 subclone.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Erratum to ‘Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae’ [International Journal of Antimicrobial Agents 49/1 67–73]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-017-0984-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (4), pp.480-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508750v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to 'Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae' [International Journal of Antimicrobial Agents 49/1 67-73]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
+                <w:t xml:space="preserve">Interaction of Cutibacterium ( formerly Propionibacterium) acnes with bone cells: a step toward understanding bone and joint infection development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baud'Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01509557v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01671739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial management of diabetic foot osteomyelitis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Should single antibiotic therapy be avoided for nontuberculous mycobacteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veziris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (8), pp.566 - 568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb-2017-0174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01892105v1</w:t>
+                <w:t xml:space="preserve">hal-01892449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de brucellose atypique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Senneville</w:t>
+                <w:t xml:space="preserve">Decrease of Staphylococcus aureus Virulence by Helcococcus kunzii in a Caenorhabditis elegans Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngba Essebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Fines-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01897918v1</w:t>
+                <w:t xml:space="preserve">hal-01896367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial translocation is correlated with HIV evolution in HIV-HCV co-infected patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Laureillard</w:t>
+                <w:t xml:space="preserve">The ST131 Escherichia coli H22 subclone from human intestinal microbiota: Comparison of genomic and phenotypic traits with those of the globally successful H30 subclone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183372⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-017-0984-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745349v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropism and virulence of Cutibacterium (formerly Propionibacterium) acnes involved in implant-associated infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+                <w:t xml:space="preserve">Erratum to 'Predominance of healthcare-associated cases among episodes of community-onset bacteraemia due to extended-spectrum β-lactamase-producing Enterobacteriaceae' [International Journal of Antimicrobial Agents 49/1 67-73]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoto Hikombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (4), pp.480-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814725v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cranberry capsules to prevent nosocomial urinary tract bacteriuria after pelvic surgery: a randomised controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial management of diabetic foot osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.14524⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (14), pp.1243 - 1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2017-0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896734v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between nasal carriage of Staphylococcus aureus and infected diabetic foot ulcers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cas de brucellose atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanc-Gruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guaguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">A. Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courtais-Coulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Schuldiner</w:t>
+                <w:t xml:space="preserve">E. Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.164 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808766v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of cavitary pneumonia due to community-acquired Acinetobacter pittii, study of virulence and overview of pathogenesis and treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+                <w:t xml:space="preserve">Microbial translocation is correlated with HIV evolution in HIV-HCV co-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Arnaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régine Doncesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laureillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.477. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0183372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-017-2589-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893604v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Quorum Quenching Lactonase in Clinical Isolates of Pseudomonas aeruginosa and Comparison with Quorum Sensing Inhibitors</w:t>
+                <w:t xml:space="preserve">A Prophage in Diabetic Foot Ulcer–Colonizing Staphylococcus aureus Impairs Invasiveness by Limiting Intracellular Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Guendouze</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rasigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Plener</w:t>
+                <w:t xml:space="preserve">Anaïs Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janek Bzdrenga</w:t>
+                <w:t xml:space="preserve">Nourredine Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Remy</w:t>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (10), pp.1605 - 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiw432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489514v1</w:t>
+                <w:t xml:space="preserve">hal-01900702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 30 mg/kg amikacin and 8 mg/kg gentamicin on serum concentrations in critically ill patients with severe sepsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Roger</w:t>
+                <w:t xml:space="preserve">The VIRSTA score, a prediction score to estimate risk of infective endocarditis and determine priority for echocardiography in patients with Staphylococcus aureus bacteremia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Nucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Louart</w:t>
+                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haroun Knani</w:t>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (5), pp.544-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkv291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912185v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Providencia heimbachae, Isolated from a Diabetic Foot Ulcer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Nasal Carriage Rate of Staphylococcus aureus Containing Panton-Valentine leukocidin- and EDIN-Encoding Genes in Community and Hospital Settings in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Benamar</w:t>
+                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pagnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Aimée Kissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00276-16⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906703v1</w:t>
+                <w:t xml:space="preserve">hal-01818967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross sectional survey of the barriers for implementing rapid HIV testing among French general practitioners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Modulation of Membrane Influx and Efflux in Escherichia coli Sequence Type 131 Has an Impact on Bacterial Motility, Biofilm Formation, and Virulence in a Caenorhabditis elegans Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngba Essebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mesureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of STD and AIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956462415605413⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.2901-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02872-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912175v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental persistence of OXA-48–producing Klebsiella pneumoniae in a French intensive care unit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazaban</w:t>
+                <w:t xml:space="preserve">Diagnosing pelvic osteomyelitis beneath pressure ulcers in spinal cord injured patients: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bouziges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Brigitte Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cyteval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrochia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.267.e1 - 267.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909723v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Safe Protocol for Preparing Brucella Samples for Matrix-Assisted Laser Desorption Ionization–Time of Flight Mass Spectrometry Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Arend</w:t>
+                <w:t xml:space="preserve">Resistance and virulence potential of uropathogenic Escherichia coli strains isolated from patients hospitalized in urology departments: a French prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthel Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02730-15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (6), pp.530 - 537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909349v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of SXT/R391-Related Integrative and Conjugative Elements Carrying bla CMY-2 in Proteus mirabilis Isolates from Gulls in the South of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Aberkane</w:t>
+                <w:t xml:space="preserve">A Case of Miliary Tuberculosis Presenting with Whitlow of the Thumb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mauboussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Compain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chrislène Laurens</w:t>
+                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01654-15⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (4), pp.560 - 561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885915v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Toxins and Diabetic Foot Ulcers: Role in Pathogenesis and Interest in Diagnosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human brucellosis in France in the 21st century: Results from national surveillance 2004–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (7), </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (8), pp.411 - 418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins8070209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903891v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Membrane Influx and Efflux in Escherichia coli Sequence Type 131 Has an Impact on Bacterial Motility, Biofilm Formation, and Virulence in a Caenorhabditis elegans Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Impact of 30 mg/kg amikacin and 8 mg/kg gentamicin on serum concentrations in critically ill patients with severe sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.208 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02872-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462961v1</w:t>
+                <w:t xml:space="preserve">hal-01912185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human brucellosis in France in the 21st century: Results from national surveillance 2004–2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sotto</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Providencia heimbachae, Isolated from a Diabetic Foot Ulcer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Jneid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00276-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01900646v1</w:t>
+                <w:t xml:space="preserve">hal-01906703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing pelvic osteomyelitis beneath pressure ulcers in spinal cord injured patients: a prospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lamy</w:t>
+                <w:t xml:space="preserve">Environmental persistence of OXA-48–producing Klebsiella pneumoniae in a French intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Richaud-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cyteval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Téot</w:t>
+                <w:t xml:space="preserve">Nicole Bouziges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.366 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886844v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and virulence potential of uropathogenic Escherichia coli strains isolated from patients hospitalized in urology departments: a French prospective multicentre study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combescure</w:t>
+                <w:t xml:space="preserve">A Simple and Safe Protocol for Preparing Brucella Samples for Matrix-Assisted Laser Desorption Ionization–Time of Flight Mass Spectrometry Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mesureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ranaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esthel Ronco</w:t>
+                <w:t xml:space="preserve">Victoria Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (6), pp.530 - 537. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.449 - 452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02730-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907686v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Miliary Tuberculosis Presenting with Whitlow of the Thumb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus Toxins and Diabetic Foot Ulcers: Role in Pathogenesis and Interest in Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngba Essebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2285⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins8070209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909474v1</w:t>
+                <w:t xml:space="preserve">hal-01903891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput assay for the measurement of uropathogenic Escherichia coli attachment to urinary bladder cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Prevalence of SXT/R391-Related Integrative and Conjugative Elements Carrying bla CMY-2 in Proteus mirabilis Isolates from Gulls in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karellen Beren García Méndez</w:t>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bragagnolo</w:t>
+                <w:t xml:space="preserve">Dominique Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David O'Callaghan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Chloé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Keriel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrislène Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (2), pp.194 - 201. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (2), pp.1148 - 1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iep.12181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01654-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904936v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rational Design, Synthesis, and Antimicrobial Properties of Thiophene Derivatives That Inhibit Bacterial Histidine Kinases</w:t>
+                <w:t xml:space="preserve">A cross sectional survey of the barriers for implementing rapid HIV testing among French general practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+                <w:t xml:space="preserve">Thibaut Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+                <w:t xml:space="preserve">Camille Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Julie Brazes-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatrika Koumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b00580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of STD and AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.1005 - 1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956462415605413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543599v1</w:t>
+                <w:t xml:space="preserve">hal-01912175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of two OXA-23-mediated carbapenem resistance in Sequence Type 2 Acinetobacter baumannii isolates in Pagellus acarne fished in the Mediterranean Sea afar Bejaia (Algeria)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+                <w:t xml:space="preserve">A high-throughput assay for the measurement of uropathogenic Escherichia coli attachment to urinary bladder cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karellen Beren García Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+                <w:t xml:space="preserve">Gabriel Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Djahmid</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David O'Callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02384-15⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.194 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iep.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785626v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal relationship between human and avian ciprofloxacin-resistant Escherichia coli isolates in North-Eastern Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rational Design, Synthesis, and Antimicrobial Properties of Thiophene Derivatives That Inhibit Bacterial Histidine Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lezzar</w:t>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ouchenane</w:t>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khemissi</w:t>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Satta</w:t>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (2), pp.227 - 234. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.8830-8847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-015-2534-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908934v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Nasal Carriage Rate of Staphylococcus aureus Containing Panton-Valentine leukocidin- and EDIN-Encoding Genes in Community and Hospital Settings in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First description of two OXA-23-mediated carbapenem resistance in Sequence Type 2 Acinetobacter baumannii isolates in Pagellus acarne fished in the Mediterranean Sea afar Bejaia (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimée Kissou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armel Poda</w:t>
+                <w:t xml:space="preserve">Nassima Djahmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01406⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02384-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818967v1</w:t>
+                <w:t xml:space="preserve">hal-01785626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prophage in Diabetic Foot Ulcer–Colonizing Staphylococcus aureus Impairs Invasiveness by Limiting Intracellular Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonal relationship between human and avian ciprofloxacin-resistant Escherichia coli isolates in North-Eastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rasigade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Z. Ouchenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Sapin</w:t>
+                <w:t xml:space="preserve">S. Khemissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourredine Messad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+                <w:t xml:space="preserve">D. Satta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiw432⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.227 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-015-2534-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900702v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VIRSTA score, a prediction score to estimate risk of infective endocarditis and determine priority for echocardiography in patients with Staphylococcus aureus bacteremia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Duval</w:t>
+                <w:t xml:space="preserve">Existence of a colonizing Staphylococcus aureus strain isolated in diabetic foot ulcers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alla</w:t>
+                <w:t xml:space="preserve">Tomasz K Prajsnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
+                <w:t xml:space="preserve">Gérard Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O'Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+                <w:t xml:space="preserve">Simon J Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (2), 87-9 passim</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01309268v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Mass spectrometry in bacteriology].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Faecal carriage of carbapenemase-producing Gram-negative bacilli in hospital settings in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Riegel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-F. Prère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutet-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brieu-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2014.0991⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (5), pp.899 - 904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-014-2298-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938292v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis sévère avec coagulation intravasculaire disséminée au cours d’une infection à Rickettsia sibirica mongolitimonae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EDIN-B Promotes the Translocation of Staphylococcus aureus to the Bloodstream in the Course of Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Lavigne</w:t>
+                <w:t xml:space="preserve">Johan Courjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Patrick Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.4131 - 4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins7104131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01939367v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of AcrAB and OqxAB efflux pumps to multidrug resistance and virulence in Klebsiella pneumoniae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Molecular Techniques to Study the Skin Microbiota of Diabetic Foot Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Guyot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dku340⟩</w:t>
+              <w:t xml:space="preserve">Advances in Wound Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.38 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/wound.2014.0532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939541v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of monomicrobial versus polymicrobial Enterococcus faecalis bacteriuria in a French University Hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Fourcade</w:t>
+                <w:t xml:space="preserve">Impact of Bacterial Vaginosis on Perineal Tears during Delivery: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Canini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Beccera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-015-2403-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0139334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915465v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Phenotypic Screening Tests for Carbapenemase-Producing Enterobacteriaceae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Mass spectrometry in bacteriology].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01211-15⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (1), pp.113-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2014.0991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913526v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Outer Membrane and Porins in Susceptibility of β -Lactamase-Producing Enterobacteriaceae to Ceftazidime-Avibactam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential contribution of AcrAB and OqxAB efflux pumps to multidrug resistance and virulence in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine W Peslier</w:t>
+                <w:t xml:space="preserve">Suzanne Bialek-Davenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Keating</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Kathleen Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wright W Nichols</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60, pp.1349 - 1359. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (1), pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01585-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462965v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Bloodstream Infection and Endocarditis―A Prospective Cohort Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of monomicrobial versus polymicrobial Enterococcus faecalis bacteriuria in a French University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Doco-Lecompte</w:t>
+                <w:t xml:space="preserve">C. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delahaye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127385⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (8), pp.1667 - 1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-015-2403-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299980v1</w:t>
+                <w:t xml:space="preserve">hal-01915465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDIN-B Promotes the Translocation of Staphylococcus aureus to the Bloodstream in the Course of Pneumonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Two Phenotypic Screening Tests for Carbapenemase-Producing Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Souzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins7104131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.3359 - 3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01211-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909846v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Molecular Techniques to Study the Skin Microbiota of Diabetic Foot Ulcers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Outer Membrane and Porins in Susceptibility of β -Lactamase-Producing Enterobacteriaceae to Ceftazidime-Avibactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie W Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine W Peslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wright W Nichols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Wound Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/wound.2014.0532⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.1349 - 1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01585-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938389v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bacterial Vaginosis on Perineal Tears during Delivery: A Prospective Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Bloodstream Infection and Endocarditis―A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Doco-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Ulrich</w:t>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Beccera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariella Lomma</w:t>
+                <w:t xml:space="preserve">Lionel Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0139334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139334⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0127385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909507v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTX-M-15-producing Escherichia coli and the pandemic clone O25b-ST131 isolated from wild fish in Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sepsis sévère avec coagulation intravasculaire disséminée au cours d’une infection à Rickettsia sibirica mongolitimonae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brahmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">C. Socolovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.e18 - e20. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1-2), pp.57-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2014.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936925v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incidence of Staphylococcus aureus ST8-USA300 among French pediatric inpatients is rising.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CTX-M-15-producing Escherichia coli and the pandemic clone O25b-ST131 isolated from wild fish in Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-M Poisson</w:t>
+                <w:t xml:space="preserve">S. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Lavigne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-014-2308-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.e18 - e20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2014.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114648v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendu et noté à la 5e journée de l’intergroupe SPILF-SFGG (4 décembre 2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The incidence of Staphylococcus aureus ST8-USA300 among French pediatric inpatients is rising.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N van Der Mee-Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D-M Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Salles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+                <w:t xml:space="preserve">J-P Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dinh</w:t>
+                <w:t xml:space="preserve">T Francia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Anne Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (7), pp.308 - 310. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (5), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-014-2308-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01914176v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entendu et noté à la 5e journée de l’intergroupe SPILF-SFGG (4 décembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
+                <w:t xml:space="preserve">A. Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+                <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (7), pp.308 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122929v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus cereus infection: 57 case patients and a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Veysseyre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.09.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909713v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylokinase and ABO group phenotype: new players in Staphylococcus aureus implant-associated infections development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus cereus infection: 57 case patients and a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Equipe 3, 10 (12), pp.1929--1938. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (11-12), pp.436 - 440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb.15.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830597v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a colonizing Staphylococcus aureus strain isolated in diabetic foot ulcers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourreddine Messad</w:t>
+                <w:t xml:space="preserve">Staphylokinase and ABO group phenotype: new players in Staphylococcus aureus implant-associated infections development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz K Prajsnar</w:t>
+                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon J Foster</w:t>
+                <w:t xml:space="preserve">Christian Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 3, 10 (12), pp.1929--1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.15.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157775v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal carriage of carbapenemase-producing Gram-negative bacilli in hospital settings in southern France</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of OXA-48-producing Klebsiella pneumoniae in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Liapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marchandin</w:t>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Prère</w:t>
+                <w:t xml:space="preserve">M.-H. Nicolas-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boutet-Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Brieu-Roche</w:t>
+                <w:t xml:space="preserve">L. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-014-2298-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (12), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938474v1</w:t>
+                <w:t xml:space="preserve">hal-01061617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence rates of carbapenemase-producing Enterobacteriaceae clinical isolates in France: a prospective nationwide study in 2011-12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mérens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (10), pp.2706-2712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dku208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Functionalization of PLA Surfaces Meets Thiol−Yne Photochemistry: Case Study with Antibacterial PolyaspartamideDerivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Sardo</w:t>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Daniela Triolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Triolo</w:t>
+                <w:t xml:space="preserve">Gaetano Giammona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (11), pp.4351-4362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm5013772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of OXA-48-producing Klebsiella pneumoniae in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerase chain reaction-denaturing gradient gel electrophoresis (PCR-DGGE): a promising tool to diagnose bacterial infections in diabetic foot ulcers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuldiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Liapis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Cavalié</w:t>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12727⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (6), pp.476-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061617v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerase chain reaction-denaturing gradient gel electrophoresis (PCR-DGGE): a promising tool to diagnose bacterial infections in diabetic foot ulcers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a high-glucose diet on the sensitivity of Caenorhabditis elegans towards Escherichia coli and Staphylococcus aureus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O’callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8-9), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122240v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Barbara Porsio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (8), pp.7709-7718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médicaments anti-infectieux non antibiotiques en urologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Malavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bruyere</w:t>
+                <w:t xml:space="preserve">Laurence Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (15), pp.1342-1356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.purol.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of mupirocin resistance among invasive coagulase-negative staphylococci and methicillin-resistant Staphylococcus aureus (MRSA) in France: emergence of a mupirocin-resistant MRSA clone harbouring mupA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desroches</w:t>
+                <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Potier</w:t>
+                <w:t xml:space="preserve">A. Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Doucet-Populaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (8), pp.1714 - 1717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkt085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Th17/Treg Ratio, IL-1RA and sCD14 Levels in Primary HIV Infection Predict the T-cell Activation Set Point in the Absence of Systemic Microbial Translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu F. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu F. Chevalier</w:t>
+                <w:t xml:space="preserve">Céline Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (6), pp.e1003453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The SFBC scientific workgroups].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (2), pp.133-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/abc.2013.0810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00840272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a high-glucose diet on the sensitivity of Caenorhabditis elegans towards Escherichia coli and Staphylococcus aureus strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Conception d'un treillis anti-infectieux et visible en IRM pour la prise en charge chirurgicale des prolapsus génitaux et des hernies abdominales Conception of an anti-infectious and MRI visible mesh used for pelvic organs prolapse and abdominal hernias surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Audibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">C. Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David O’callaghan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (8-9), pp.540-549. </w:t>
+              <w:t xml:space="preserve">Ibm Journal of Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994281v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer, degradable coating as a carrier for the sustained release of antibiotics: Preparation and antimicrobial efficacy in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Helene van den Berghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162 (3), pp.492 - 501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un treillis anti-infectieux et visible en IRM pour la prise en charge chirurgicale des prolapsus génitaux et des hernies abdominales Conception of an anti-infectious and MRI visible mesh used for pelvic organs prolapse and abdominal hernias surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Virulence Potential and Genomic Mapping of the Worldwide Clone Escherichia coli ST131</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Lemaire</w:t>
+                <w:t xml:space="preserve">Lucie Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibm Journal of Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e34294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00717362v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of 18F-FDG-PET with computed tomography in the diagnostic algorithm of patients with fever of unknown origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudousq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Crouzet</w:t>
+                <w:t xml:space="preserve">J.P. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (8), pp.1727-1733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10096-011-1440-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence Potential and Genomic Mapping of the Worldwide Clone Escherichia coli ST131</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High prevalence of encoding RhoA-targeting toxin in clinical isolates of Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combescure</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034294⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (8), pp.965-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-011-1181-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381154v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild Methodology for the Versatile Chemical Modifi cation of Polylactide Surfaces: Original Combination of Anionic and Click Chemistry for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (17), pp.3321-3330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New antibiotic-eluting mesh used for soft tissue reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.3390-3397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is degradable antibiotic coating for synthetic meshes provide protection against experimental animal infection after fascia repair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David V. Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 100B (2), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.b.31973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of encoding RhoA-targeting toxin in clinical isolates of Staphylococcus aureus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Clément</w:t>
+                <w:t xml:space="preserve">Correlation between shrinkage and infection of implanted synthetic meshes using an animal model of mesh infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-011-1181-6⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-010-1245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669041v1</w:t>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squalamine, an original chemosensitizer to combat antibiotic-resistant Gram-negative bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (4), pp.799-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkq031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00465656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage effect on uropathogenic Escherichia coli anti-adhesion activity in urine following consumption of cranberry powder standardized for proanthocyanidin content: a multicentric randomized double blind study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Botto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐beatrice Blanc‐potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Gausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2334-10-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between shrinkage and infection of implanted synthetic meshes using an animal model of mesh infection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+                <w:t xml:space="preserve">Inhibition of bacterial adhesion and prevention of biofilm formation: Use of organic self-assembled monolayers on inorganic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00192-010-1245-7⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519948v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efflux pump, the masked side of beta-lactam resistance in Klebsiella pneumoniae clinical isolates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leflon-Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.e4817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0004817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00465658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of bacterial adhesion and prevention of biofilm formation: Use of organic self-assembled monolayers on inorganic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId853" w:history="1">
+                <w:t xml:space="preserve">Phosphonate monolayers functionalized by silver thiolate species as antibacterial nanocoatings on titanium and stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b813344a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327483v1</w:t>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate monolayers functionalized by silver thiolate species as antibacterial nanocoatings on titanium and stainless steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Intercontinental emergence of Escherichia coli clone O25:H4-ST131 producing CTX-M-15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leflon-Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b813344a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (2), pp.273-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkm464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00332902v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00258588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vitro and in-vivo evidence of dose-dependent decrease of uropathogenic Escherichia coli virulence after consumption of commercial Vaccinium macrocarpon (cranberry) capsules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Botto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (4), pp.350-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2007.01917.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00258589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulent synergistic effect between Enterococcus faecalis and Escherichia coli assayed by using the Caenorhabditis elegans model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (10), pp.e3370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0003370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of Salmonella enterica serovar Typhimurium and pathogenic Escherichia coli: From pathogenesis to therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Blanc-Potard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (2), pp.217-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00258595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[In vitro activity of ertapenem against strains isolated from diabetic foot infections.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bouziges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2007.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00258593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum procalcitonin and C-reactive protein concentrations to distinguish mildly infected from non-infected diabetic foot ulcers: a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Finge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (2), pp.347-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-007-0840-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00258562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercontinental emergence of Escherichia coli clone O25:H4-ST131 producing CTX-M-15.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Management of diabetic foot infections. Long text. Société de Pathologie Infectieuse de Langue Française.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Societe De Pathologie Infectieuse de Langue Francaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkm464⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.26-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2006.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00258588v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Comparison of different biomaterials for vaginal surgery using an in vivo model of meshes infection in rats]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plaies chroniques et l'indication du prélèvement bactériologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1024" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hygiènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XV (3), pp.229-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175123v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Cranberry (Vaccinium macrocarpon) and urinary tract infections: study model and review of literature]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of diabetic foot infections. Short text. Société de Pathologie Infectieuse de Langue Française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société De Pathologie Infectieuse de Langue Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00258570v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized oligonucleotide arrays: a new tool for discriminating colonization from infection due to Staphylococcus aureus in diabetic foot ulcers.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId708" w:history="1">
+                <w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bouziges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc07-0461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1031" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00149743v1</w:t>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular epidemiology of multidrug-resistant Citrobacter spp. infections in a French university hospital.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Comparison of different biomaterials for vaginal surgery using an in vivo model of meshes infection in rats]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Oliva-Lauraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-007-0315-3⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (5), pp.398-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2007.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175121v1</w:t>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of diabetic foot infections. Short text. Société de Pathologie Infectieuse de Langue Française.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and molecular epidemiology of multidrug-resistant Citrobacter spp. infections in a French university hospital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Defez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bouziges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aba Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2006.10.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (6), pp.439-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-007-0315-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175365v1</w:t>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t>
+                <w:t xml:space="preserve">[Cranberry (Vaccinium macrocarpon) and urinary tract infections: study model and review of literature]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Botto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (8-9), pp.460-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175318v1</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00258570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of tigecycline against strains isolated from diabetic foot ulcers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Miniaturized oligonucleotide arrays: a new tool for discriminating colonization from infection due to Staphylococcus aureus in diabetic foot ulcers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bouziges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2007.07.003⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (8), pp.2051-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc07-0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00258566v1</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00149743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diarrhées bactériennes nosocomiales de l'adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro activity of tigecycline against strains isolated from diabetic foot ulcers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bouziges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiènes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (8-9), pp.398-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2007.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175139v1</w:t>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00258566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plaies chroniques et l'indication du prélèvement bactériologique</w:t>
+                <w:t xml:space="preserve">Diarrhées bactériennes nosocomiales de l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, XV (3), pp.229-232</w:t>
+              <w:t xml:space="preserve">, 2007, XV (3), pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175140v1</w:t>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Management of diabetic foot infections. Long text. Société de Pathologie Infectieuse de Langue Française.]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virulence genotype and nematode-killing properties of extra-intestinal Escherichia coli producing CTX-M beta-lactamases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-B. Blanc-Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2006.09.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (12), pp.1199-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01536.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175362v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence genotype and nematode-killing properties of extra-intestinal Escherichia coli producing CTX-M beta-lactamases.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId1053" w:history="1">
+                <w:t xml:space="preserve">Caenorhabditis elegans : modèle d'étude in vivo de la virulence bactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouziges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐beatrice Blanc‐potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01536.x⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (8-9), pp.439-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2006.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275629v1</w:t>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans : modèle d'étude in vivo de la virulence bactérienne</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Requirement of MgtC for Brucella suis Intramacrophage Growth: a Potential Mechanism Shared by Salmonella enterica and Mycobacterium tuberculosis for Adaptation to a Low-Mg2+ Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David O'Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐beatrice Blanc‐potard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73 (5), pp.3160-3163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.73.5.3160-3163.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30178,1154 +30044,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to cefiderocol of an accurately identified collection of 147 Achromobacter clinical strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chiron</w:t>
+                <w:t xml:space="preserve">Brucellose sur le plateau des Guyanes : émergence d’une nouvelle espèce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégonde About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yahiaoui Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Congress of Clinical Microbiology and Infections Diseases (ECCMID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Copenhague, Denmark. , 12 (5), pp.610, 2021</w:t>
+              <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067869v1</w:t>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucellose sur le plateau des Guyanes : émergence d’une nouvelle espèce ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessia Melzani</w:t>
+                <w:t xml:space="preserve">Susceptibility to cefiderocol of an accurately identified collection of 147 Achromobacter clinical strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">33rd European Congress of Clinical Microbiology and Infections Diseases (ECCMID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Copenhague, Denmark. , 12 (5), pp.610, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613094v1</w:t>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm formation in MRSA isolated in Cystic Fibrosis patients is strain-dependent and differentially influenced by antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th European Cystic Fibrosis Conference (ECFS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Milan, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSO-JMJC-JED2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabolic biomarkers to follow wound evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de Spectrométrie de Masse, Métabolomique et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne- la Vallée –Chessy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence et effets des antibiotiques chez les staphylocoques à coagulase négatives responsables de bacteriémies liées au cathéter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journée nationales d'infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la DGGE dans le diagnostic microbiologique dans les plaies du pied chez le diabétique. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dunyach-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Réunion de la RICAI (Réunion Interdisciplinaire de Chimiothérapie Anti-infectieuse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de prothèse visible en IRM pour la prise en charge chirurgicale des prolapsus génitaux et des hernies abdominales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de la Société Française de Résonance Magnétique en Biologie &amp; Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31335,265 +31201,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomical and functional changes in COVID-19 faecal microbiome are related to SARS-CoV-2 faecal load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Culotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteotyping SARS-CoV-2 virus from nasopharyngeal swabs: a proof-of-concept focused on a 3 min mass spectrometry window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31603,279 +31469,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference Antimicrobial and antibacterial Istanbul Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31885,138 +31751,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres infections bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dermatologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag France, pp.30.1-30.10, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00175366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1096"/>
+      <w:footerReference w:type="default" r:id="rId1089"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32163,51 +32029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laffont-Lozes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Artiaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-026-01324-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14101020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dujon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Taly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12463-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Morsli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Magnan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Guigon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iwj.14626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sorlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-024-00709-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-024-00731-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012442" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mcnally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma D&#8217;anglejan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Mamona Kilu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae395" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00143-23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04915-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00829-24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-024-00698-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Thiry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie El Attar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2353291" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ahmad-Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00561-24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Daher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03520-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Santerre Henriksen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oliver" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Perry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias W Pletz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03836-23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gouello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Chadli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14020187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pussiau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hubac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poussard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051213" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04250564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad218" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koko Barrigah-Benissan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-023-01209-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sainte-Rose" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0228" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerharo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stephan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1102130" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Leguelinel-Blache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo-Coppens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122287" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lancry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Trusson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1330900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123253" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-023-01302-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chatre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021547" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boutet-Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Lienard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12121647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Minh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Phan Tien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Careno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laureillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayma Naciri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Monnin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Kinowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121786" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Menetrey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010597" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abderrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Loucif" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nedjai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Chelaghma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060750" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Doncesco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Groul-Viaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1048633" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lavigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.926240" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911270" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahem Elhawy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhuma Youssouf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P&#228;tzold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. R. N Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yahiaoui Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104247" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.07.029" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin a R N Durand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081500" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907314" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11030350" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mahmoud Mannaa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin O&#8217;flynn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c04770" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16028" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048958v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415476" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernardi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Provot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.705479" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810761" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429615v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lupande-Mwenebitu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khedher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khabthani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaoui Rym" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Phoba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081751" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.747618" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Nachar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab117" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626520v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98073-x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Brahim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Domenjod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061229" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.750489" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13100677" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kavul Tshiyongo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Lunguya-Metila" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57111227" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10245928" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313248v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crouzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-021-04191-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hosny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.741406" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03625217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chlilek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber-Davide Barbar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Barbuat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imj.15161" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chateauraynaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yahiaoui-Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121883" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633891v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050317" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gastli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubinoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daragon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03631093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatrika Koumar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lechiche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248231" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mairi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ahmim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112264" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524680v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222413614" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03311410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Enault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2021.126235" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11071241" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03623508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chaalal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aissa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2020.0109" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03632655v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngba Essebe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13030230" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245341v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Jneid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020380" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624465v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11101746" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay-Moisan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Van Anken" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Acosta-Alvear" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9110793" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860916v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2019.102071" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350075v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12020119" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouzic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Cariou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Foster" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1082" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052544v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desigaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kundura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77707-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03343229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debroas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00535" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959057v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bordes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leguelinel-Blache" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mauboussin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.04.019" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958958v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ranfaing" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01509" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039556v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenjod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aujoulat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30425-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zakaria Nabti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.07.008" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650128v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stahl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bru" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Herrmann" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.05.002" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334166v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Durand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00491" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150386v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bakour" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0419" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Talbi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Messis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0350" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332327v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101580" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03281708v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9110739" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934857v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Espinal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Rolo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L&#243;pez-Rojas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2018.0182" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555206v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.11305" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931822v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel~rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Droupy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coloby" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496695" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735917v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P Davin-Regli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lavigne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pages" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00002-19" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866557v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Ait Bessai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boutabtoub" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Khelifi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2018.07.009" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933265v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz146" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860868v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Carles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin St&#233;phan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4278-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02418300v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charachon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223887" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316049v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bassetti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.09.009" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547832v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Quaegebeur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brunard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Javaudin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;mer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz274" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400229v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Younas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Psomas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02185" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556913v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Hallouin-Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1207" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860317v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Veit-Rubinc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Tayrac" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Cartwright" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Franklin-Revill" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24129" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859910v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zenati" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11090500" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561894v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Simeon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moing" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.07.015" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933595v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazaban" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richaud-Morel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Di Maio" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0512-8" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892030v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Touati" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-017-3112-7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360320v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29082-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949975v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mesureur" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cotte-Pattat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006874" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01799905v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Long Nguyen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louart" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poujol" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002827" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891129v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.10.005" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892567v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2017.0149" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360312v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202609" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910309v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00282" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364000v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky032" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902031v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benammar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benmehidi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S164487" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440745v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merens" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meiller" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-2174-y" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895797v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pujol" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Nedjai" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bentakouk" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2016.0213" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671739v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gouin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42918" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892113v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Agabou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleikha Ouchenane" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khemissi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tedj Eddine Chehboub" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9100303" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463767v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Eden" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoto Hikombo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.007" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ4RGD6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893454v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailles" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogielska" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kemiche" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brieu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001704" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521234v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Seng" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madou Traore" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2016.10.018" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573729v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Thiery" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Levy" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roger" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3476-4" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891578v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letouzey" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ulrich" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alonso" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.14771" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892449v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veziris" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lavigne" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.07.004" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896367v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Visvikis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vergne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00077" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508750v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Mora" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mayer" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0984-8" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509557v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892105v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0174" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897918v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc-Gruyelle" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemaire" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guaguere" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senneville" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.10.006" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745349v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Doncesco" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183372" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814725v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.04.009" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896734v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letouzey" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ulrich" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demattei" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alonso" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberlant" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.14524" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808766v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtais-Coulon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuldiner" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.003" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893604v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2589-0" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489514v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guendouze" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Bzdrenga" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00227" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912185v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Nucci" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Knani" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv291" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906703v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00276-16" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912175v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fraisse" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourcade" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brazes-Sanz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956462415605413" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909723v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.09.021" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909349v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranaldi" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02730-15" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885915v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decr&#233;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisl&#232;ne Laurens" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01654-15" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903891v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070209" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462961v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02872-15" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900646v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garin-Bastuji" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavigne" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.08.007" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RJKX389-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886844v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cyteval" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrochia" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.11.005" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907686v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthel Ronco" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000247" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909474v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2285" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904936v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen Beren Garc&#237;a M&#233;ndez" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12181" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908934v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agabou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lezzar" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouchenane" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemissi" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Satta" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2534-3" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818967v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Kissou" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Poda" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01406" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900702v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Messad" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw432" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309268v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.02.003" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37RK9THV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938292v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riegel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0991" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939367v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socolovschi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.10.005" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKFQ7CQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939541v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bialek-Davenet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Guyot" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku340" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915465v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canini" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2403-0" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913526v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Souzy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01211-15" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462965v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie W Pag&#232;s" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine W Peslier" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Keating" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright W Nichols" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01585-15" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299980v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Doco-Lecompte" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127385" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909846v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munro" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bouchiat" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7104131" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938389v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/wound.2014.0532" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909507v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beccera" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139334" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01936925v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brahmi" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touati" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.09.019" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114648v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-M Poisson" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lavigne" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Francia" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2308-3" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914176v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinh" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.05.001" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6L8NZCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909713v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veysseyre" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.09.011" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR7GK8G3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830597v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.112" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157775v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Messad" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K Prajsnar" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Foster" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938474v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantel" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pr&#232;re" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet-Dubois" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brieu-Roche" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2298-1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061610v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku208" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091018v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sardo" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Triolo" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giammona" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5013772" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061617v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liapis" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavali&#233;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12727" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483566v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrel" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doucet-Populaire" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt085" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030768v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F. Chevalier" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Petitjean" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Didier" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003453" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840272v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0810" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994281v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.04.006" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697QGCD2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320224v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene van den Berghe" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.08.003" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FC8BVG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717362v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paniagua" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaire" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.007" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNJ87X7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909494v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crouzet" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudousq" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechiche" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pouget" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Kotzki" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1440-6" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J6FBL31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381154v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034294" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626810v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefranc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.05.009" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680536v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Callaghan" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Tayrac" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.31973" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ4F4S4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669041v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1181-6" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8D6908993331B8A707C857494FD445D848721B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465656v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chevalier" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pag&#232;s" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq031" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247012v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Howell" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Botto" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;beatrice Blanc&#8208;potard" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Gausa" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-94" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519948v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mamy" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-010-1245-7" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465658v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leflon-Guibout" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marcon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bert" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004817" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327483v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.032" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0R75TGZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258589v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bourg" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botto" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2007.01917.x" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356812v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003370" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258595v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Blanc-Potard" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.005" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258593v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2007.11.018" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258562v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandrot" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finge" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0840-8" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258588v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Demarty" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Alonso" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm464" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175123v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Math&#233;" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Oliva-Lauraire" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiraud" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#232;s" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.02.024" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258570v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourg" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.07.005" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149743v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc07-0461" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175121v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defez" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-007-0315-3" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4B952C951253B690E6356B341C0AAADFAAEE438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175365v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soci&#233;t&#233; De Pathologie Infectieuse de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.10.001" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258566v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.07.003" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175139v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175140v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175362v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe De Pathologie Infectieuse de Langue Francaise" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.09.003" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275629v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Blanc-Potard" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanal" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01536.x" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247032v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouziges" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.011" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSMHGJPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247036v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.5.3160-3163.2005" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067869v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brivet" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613094v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pastre" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068014v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099569v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatre" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sotto" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180612v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letouzey" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468163v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468179v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175366v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jourdan" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laffont-Lozes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Artiaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-026-01324-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14101020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Santerre Henriksen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oliver" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias W Pletz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03836-23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gouello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Chadli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14020187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Daher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Morsli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03520-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00143-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Magnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Guigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iwj.14626" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sorlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-024-00731-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-024-00709-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dujon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Taly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12463-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pastre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012442" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mcnally" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma D&#8217;anglejan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Mamona Kilu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gimenez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04915-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plumet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00829-24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-024-00698-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Thiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie El Attar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2353291" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ahmad-Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00561-24" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Minh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Phan Tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Careno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laureillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stephan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerharo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1102130" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Pouget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Leguelinel-Blache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106768" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pussiau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hubac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poussard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci3020024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sainte-Rose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04250564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koko Barrigah-Benissan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-023-01209-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo-Coppens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ory" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123253" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lancry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Trusson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1330900" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-023-01302-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904502v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chatre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021547" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boutet-Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Lienard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12121647" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810761" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Provot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.705479" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahem Elhawy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhuma Youssouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P&#228;tzold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. R. N Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yahiaoui Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110365" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104247" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayma Naciri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Monnin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Kinowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Menetrey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010597" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911270" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lavigne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.926240" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abderrahim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Loucif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nedjai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Chelaghma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060750" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052522v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Doncesco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Groul-Viaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1048633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.07.029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858300v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin a R N Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081500" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715642v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080011v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mahmoud Mannaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin O&#8217;flynn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c04770" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11030350" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415476" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11101746" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hosny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Jneid" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020380" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocl&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crouzet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-021-04191-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.741406" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03625217v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chlilek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber-Davide Barbar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Barbuat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imj.15161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lupande-Mwenebitu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khedher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khabthani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaoui Rym" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Phoba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081751" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.747618" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Nachar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab117" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98073-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633727v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Brahim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Domenjod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061229" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kavul Tshiyongo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Lunguya-Metila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57111227" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618851v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10245928" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365317v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13100677" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622535v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.750489" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618321v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chateauraynaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yahiaoui-Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121883" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102222v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gastli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubinoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daragon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050317" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03631093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatrika Koumar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lechiche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248231" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619652v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mairi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ahmim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112264" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524680v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222413614" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03311410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Enault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2021.126235" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630634v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11071241" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03623508v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chaalal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aissa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2020.0109" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03632655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngba Essebe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13030230" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349345v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Talbi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Messis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0350" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332327v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101580" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03281708v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ranfaing" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9110739" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2019.102071" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350075v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12020119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay-Moisan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Van Anken" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Acosta-Alvear" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15039" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9110793" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951189v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouzic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Cariou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Foster" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1082" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052544v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desigaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kundura" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77707-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03343229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debroas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00535" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958958v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01509" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959057v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bordes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leguelinel-Blache" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mauboussin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.04.019" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149719v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zakaria Nabti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.07.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039556v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenjod" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aujoulat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30425-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650128v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stahl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bru" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Herrmann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.05.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334166v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Durand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00491" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150386v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bakour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0419" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933595v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazaban" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richaud-Morel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Di Maio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0512-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933265v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz146" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934857v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Espinal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Rolo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L&#243;pez-Rojas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2018.0182" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555206v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.11305" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931822v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel~rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Droupy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coloby" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000496695" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866557v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Ait Bessai" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boutabtoub" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Khelifi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2018.07.009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735917v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P Davin-Regli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lavigne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pages" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00002-19" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860868v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Carles" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin St&#233;phan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4278-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02418300v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charachon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223887" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316049v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bassetti" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.09.009" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860317v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Veit-Rubinc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Tayrac" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Cartwright" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Franklin-Revill" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24129" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556913v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Hallouin-Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1207" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400229v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Younas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Psomas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02185" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547832v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Quaegebeur" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brunard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Javaudin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;mer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz274" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859910v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zenati" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11090500" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561894v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Simeon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moing" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.07.015" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902031v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benammar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benmehidi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S164487" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01799905v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Long Nguyen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poujol" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002827" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949975v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mesureur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cotte-Pattat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006874" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Touati" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-017-3112-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360320v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29082-6" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891129v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.10.005" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892567v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2017.0149" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360312v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202609" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364000v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky032" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910309v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00282" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489514v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guendouze" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Bzdrenga" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00227" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808766v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtais-Coulon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demattei" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuldiner" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.09.003" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896734v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letouzey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ulrich" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alonso" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberlant" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.14524" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893604v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2589-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814725v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.04.009" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521234v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Seng" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madou Traore" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2016.10.018" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573729v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Thiery" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Levy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roger" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3476-4" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891578v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letouzey" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ulrich" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alonso" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.14771" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893454v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailles" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogielska" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kemiche" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brieu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001704" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440745v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merens" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meiller" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-2174-y" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895797v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pujol" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Nedjai" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bentakouk" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2016.0213" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892113v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Agabou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleikha Ouchenane" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khemissi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tedj Eddine Chehboub" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9100303" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463767v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Eden" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoto Hikombo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.007" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ4RGD6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671739v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gouin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42918" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892449v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veziris" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lavigne" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.07.004" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896367v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Visvikis" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vergne" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00077" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508750v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Mora" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mayer" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0984-8" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509557v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892105v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0174" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897918v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc-Gruyelle" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemaire" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guaguere" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senneville" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.10.006" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745349v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Doncesco" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183372" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900702v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Messad" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw432" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309268v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.02.003" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37RK9THV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818967v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Kissou" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Poda" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01406" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462961v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02872-15" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886844v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cyteval" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrochia" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.11.005" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907686v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthel Ronco" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000247" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909474v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2285" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900646v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garin-Bastuji" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavigne" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.08.007" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RJKX389-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912185v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Nucci" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Knani" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv291" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906703v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00276-16" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909723v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.09.021" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909349v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranaldi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02730-15" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903891v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070209" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885915v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decr&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisl&#232;ne Laurens" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01654-15" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912175v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fraisse" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourcade" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brazes-Sanz" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956462415605413" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904936v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen Beren Garc&#237;a M&#233;ndez" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12181" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908934v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agabou" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lezzar" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouchenane" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khemissi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Satta" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2534-3" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157775v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Messad" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K Prajsnar" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Foster" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938474v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantel" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pr&#232;re" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet-Dubois" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brieu-Roche" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2298-1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909846v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munro" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bouchiat" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7104131" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938389v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/wound.2014.0532" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909507v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beccera" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139334" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938292v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riegel" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.0991" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939541v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bialek-Davenet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Guyot" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku340" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915465v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canini" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2403-0" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913526v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Souzy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01211-15" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462965v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie W Pag&#232;s" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine W Peslier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Keating" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright W Nichols" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01585-15" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299980v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Doco-Lecompte" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127385" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939367v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillard" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socolovschi" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.10.005" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKFQ7CQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01936925v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brahmi" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touati" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.09.019" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114648v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-M Poisson" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lavigne" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Francia" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2308-3" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914176v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinh" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.05.001" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6L8NZCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909713v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veysseyre" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.09.011" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR7GK8G3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830597v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.112" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061617v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liapis" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavali&#233;" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12727" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061610v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku208" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091018v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sardo" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Triolo" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giammona" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5013772" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994281v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.04.006" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697QGCD2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483566v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrel" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doucet-Populaire" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt085" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030768v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F. Chevalier" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Petitjean" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Didier" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003453" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840272v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0810" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717362v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paniagua" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaire" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.007" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNJ87X7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320224v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene van den Berghe" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.08.003" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FC8BVG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381154v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034294" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909494v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crouzet" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudousq" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechiche" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pouget" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Kotzki" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1440-6" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J6FBL31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669041v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1181-6" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8D6908993331B8A707C857494FD445D848721B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626810v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefranc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.05.009" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680536v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Callaghan" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Tayrac" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.31973" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ4F4S4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519948v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mamy" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-010-1245-7" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465656v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chevalier" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pag&#232;s" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq031" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247012v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Howell" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Botto" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;beatrice Blanc&#8208;potard" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Gausa" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-94" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327483v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.032" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0R75TGZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465658v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leflon-Guibout" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marcon" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bert" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004817" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332902v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813344a" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP4L0391-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258588v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Demarty" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Alonso" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm464" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258589v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bourg" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botto" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2007.01917.x" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356812v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003370" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258595v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Blanc-Potard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.005" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258593v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2007.11.018" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258562v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandrot" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finge" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0840-8" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175362v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe De Pathologie Infectieuse de Langue Francaise" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.09.003" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175140v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175365v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soci&#233;t&#233; De Pathologie Infectieuse de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.10.001" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175123v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Math&#233;" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Oliva-Lauraire" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiraud" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#232;s" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.02.024" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175121v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defez" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-007-0315-3" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4B952C951253B690E6356B341C0AAADFAAEE438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258570v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourg" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.07.005" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149743v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc07-0461" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258566v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.07.003" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175139v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275629v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Blanc-Potard" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanal" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01536.x" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247032v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouziges" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.011" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSMHGJPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247036v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.5.3160-3163.2005" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613094v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pastre" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067869v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brivet" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068014v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099569v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatre" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sotto" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180612v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letouzey" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468163v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468179v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175366v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jourdan" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>