--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -169,273 +169,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Electrical Insulation System of Stator Tooth Winding for high-power density PMSM</w:t>
+                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144030v1</w:t>
+                <w:t xml:space="preserve">hal-05143983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Electrical Insulation System of Stator Tooth Winding for high-power density PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143983v1</w:t>
+                <w:t xml:space="preserve">hal-05144030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the tooth geometry for axial flux machine with Non-Grain Oriented and Grain Oriented electrical steel</w:t>
               </w:r>
@@ -447,51 +447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Zito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -523,329 +523,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiphysique d'une MSAP à flux axial à haute puissance massique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Instrumentation and Characterisation of Mixed GO Electrical Steel Magnetic Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGE, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2025 Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, New Orleans (LA), United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143960v1</w:t>
+                <w:t xml:space="preserve">hal-05146865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and Characterisation of Mixed GO Electrical Steel Magnetic Cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Demian</w:t>
+                <w:t xml:space="preserve">Analyse multiphysique d'une MSAP à flux axial à haute puissance massique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, New Orleans (LA), United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGE, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146865v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Kalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,103 +1012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of a Mixed Magnetic Core: Analyzing the Impact of Combined Electrical Steel Grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1127,697 +1127,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact énergétique du mélange d’aciers à grains orientés dans des modèles de noyaux magnétiques de transformateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of GOES grade mixing on the iron losses of single-phase magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (CZ), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4621687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422459v1</w:t>
+                <w:t xml:space="preserve">hal-04422038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GOES grade mixing on the iron losses of single-phase magnetic cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact énergétique du mélange d’aciers à grains orientés dans des modèles de noyaux magnétiques de transformateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4621687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04422038v1</w:t>
+                <w:t xml:space="preserve">hal-04422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made With Mixed Electrical Steel Grades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rebhaoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292721v1</w:t>
+                <w:t xml:space="preserve">hal-04290917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grades Layout Impact ON Performance Of Mixed Grade Magnetic Cores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+                <w:t xml:space="preserve">Analysis of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made With Mixed Electrical Steel Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296890v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+                <w:t xml:space="preserve">Grades Layout Impact ON Performance Of Mixed Grade Magnetic Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.2176-2180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290917v1</w:t>
+                <w:t xml:space="preserve">hal-04296890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Use of the GOES Easy Magnetisation Direction in PMSM Segmented Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1855,77 +1855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of the iron losses in step-lap joints in transformer magnetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1963,77 +1963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Study of High Power Density : PMSM for Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2078,450 +2078,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cavallaro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296691v1</w:t>
+                <w:t xml:space="preserve">hal-04260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Cavallaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260801v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2559,51 +2559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,90 +2667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mesh-to-Mesh Projection on the Magnetic Tooth Forces Calculation in Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual), Sweden. pp.2500-2506, </w:t>
@@ -2916,1287 +2916,1287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304812v1</w:t>
+                <w:t xml:space="preserve">hal-04114198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lombard</w:t>
+                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290095v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy diagnosis of electrical machines: how make it non-invasive ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294025v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983360v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mavrudieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassoret Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114198v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950681v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy diagnosis of electrical machines: how make it non-invasive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981829v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114199v1</w:t>
+                <w:t xml:space="preserve">hal-01910631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cimetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910631v1</w:t>
+                <w:t xml:space="preserve">hal-01910617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910617v1</w:t>
+                <w:t xml:space="preserve">hal-04114199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ARDUINO development platform in the diagnosis of AC electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4256,77 +4256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM AC drives: use of carriers of different frequencies to control the magnetic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,64 +4377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,90 +4494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -4600,342 +4600,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effet de l'angle de charge sur les harmoniques d'efforts magnétiques dans les machines synchrones à aimants permanents surfaciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293987v1</w:t>
+                <w:t xml:space="preserve">hal-01361695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'angle de charge sur les harmoniques d'efforts magnétiques dans les machines synchrones à aimants permanents surfaciques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361695v1</w:t>
+                <w:t xml:space="preserve">hal-04293987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the supply voltage variations on the external magnetic field emitted by electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Helsinki, Finland</w:t>
@@ -4964,103 +4964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Epstein frames to characterize iron losses and mean path length of grain oriented electrical steel lamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,51 +5206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrical steel grade on the magnetic flux distribution in transformer core corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,77 +5340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of carrier phase jumps to reduce some PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. pp.762--768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,51 +5457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Structural Deformations on Transformer Core Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,64 +5578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of relative magnetostriction and Maxwell’s forces in stacked grain oriented steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,77 +5695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic flux distribution in a new shifted non-segmented grain oriented AC motor magnetic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,77 +5816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a wireless cell for the energy consumption diagnosis of AC rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5950,90 +5950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6071,64 +6071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6198,103 +6198,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-oriented electrical steel under bending and annealing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 74 (2), pp.447-461. </w:t>
@@ -6332,90 +6332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and Characterisation of Mixed GO Electrical Steel Magnetic Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,103 +6449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GOES grade mixing on the iron losses of single-phase magnetic cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 591, pp.171676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6579,103 +6579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (4), pp.929-946. </w:t>
@@ -6707,378 +6707,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ali Randi</w:t>
+                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292657v1</w:t>
+                <w:t xml:space="preserve">hal-04292636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
+                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rebhaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666012v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292636v1</w:t>
+                <w:t xml:space="preserve">hal-03666012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high frequency loss in electrical machine lamination considering skin effect and hysteresis</w:t>
               </w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komęza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64, pp.S83-S98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7168,103 +7168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
@@ -7302,51 +7302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of magnetic and electric circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,438 +7400,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lombard</w:t>
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.673-679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209203⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666015v1</w:t>
+                <w:t xml:space="preserve">hal-03197293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mavrudieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.981 - 988. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.673-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203180v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.981 - 988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197293v1</w:t>
+                <w:t xml:space="preserve">hal-03203180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Cozonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,90 +7904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noninvasive External Flux Based Method for In-Service Induction Motors Torque Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8051,77 +8051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounaim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (6), pp.1756-1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8149,473 +8149,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Detection of Winding Short-Circuit Faults in Salient Pole Synchronous Machine With Squirrel-Cage Damper</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">PWM AC drives: Use of carriers of different frequencies to control the magnetic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jacq</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (6), pp.5988-5997. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2861860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-182311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667536v1</w:t>
+                <w:t xml:space="preserve">hal-03667539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of massive ferromagnetic shaft on the distribution of electromagnetic field and magnetising current for two‐ and four‐pole induction motors at frequencies of 50 and 200 Hz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Noninvasive Detection of Winding Short-Circuit Faults in Salient Pole Synchronous Machine With Squirrel-Cage Damper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5364⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6), pp.5988-5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2861860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667527v1</w:t>
+                <w:t xml:space="preserve">hal-03667536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM AC drives: Use of carriers of different frequencies to control the magnetic noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Influence of massive ferromagnetic shaft on the distribution of electromagnetic field and magnetising current for two‐ and four‐pole induction motors at frequencies of 50 and 200 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57, pp.33-41. </w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.1407-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-182311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667539v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved 2D subdomain model of squirrel cage induction machine including winding and slotting harmonics at steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8766,103 +8766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of supply voltage variations on external magnetic field emitted by induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (3), pp.692-701. </w:t>
@@ -9043,51 +9043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (7), pp.118-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9115,274 +9115,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350797v1</w:t>
+                <w:t xml:space="preserve">hal-03350749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350749v1</w:t>
+                <w:t xml:space="preserve">hal-03350797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Detection of Rotor Short-Circuit Fault in Synchronous Machines by Analysis of Stray Magnetic Field and Frame Vibrations</w:t>
               </w:r>
@@ -9394,51 +9394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9479,330 +9479,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Controlling the PWM Switching: Application to Magnetic Noise Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2327583⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.8400605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293982v1</w:t>
+                <w:t xml:space="preserve">hal-03350801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Method for Controlling the PWM Switching: Application to Magnetic Noise Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (4), pp.8400605. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2327583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350801v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC rotating machine radial vibrations: a principle to reduce the PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9862,51 +9862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal permeability of grain non-oriented, grain oriented and amorphous electrical steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,64 +9996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain-Oriented Steel Rings for an Experimental Comparison of Relative Magnetostriction and Maxwell's Forces Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,77 +10113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC rotating machine radial vibrations: a principle to reduce the PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Magnetic Flux Distribution in a New Shifted Non-Segmented Grain Oriented AC Motor Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10351,64 +10351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvesting from the external magnetic flux generated by AC electrical rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10440,485 +10440,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the FEM Meshes Adaption and Genetic Algorithms for Identification of Permeability in Normal Direction of Anisotropic Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated B–H curve identification algorithm combining field simulation with optimisation methods and exploiting parallel computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Di Barba</w:t>
+                <w:t xml:space="preserve">E.N. Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Napieralski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172396⟩</w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668129v1</w:t>
+                <w:t xml:space="preserve">hal-03668131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated B–H curve identification algorithm combining field simulation with optimisation methods and exploiting parallel computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.N. Juszczak</w:t>
+                <w:t xml:space="preserve">Effects of external yoke and clamping-plates on AC motor external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lecointe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Napieralski</w:t>
+                <w:t xml:space="preserve">F. Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (5), pp.369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668131v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of external yoke and clamping-plates on AC motor external field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.F. Brudny</w:t>
+                <w:t xml:space="preserve">Using the FEM Meshes Adaption and Genetic Algorithms for Identification of Permeability in Normal Direction of Anisotropic Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Romary</w:t>
+                <w:t xml:space="preserve">E. Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napieralski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (5), pp.350. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.211-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667631v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Permeability of Step-Lap Joints of Transformer Cores: Computational and Experimental Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sykulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10978,64 +10978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTINCTION OF TOOTHING AND SATURATION EFFECTS ON MAGNETIC NOISE OF INDUCTION MOTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11082,77 +11082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Invasive Sensors for Monitoring the Efficiency of AC Electrical Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,90 +11216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Volume 27 (Issue 4), pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11377,103 +11377,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11495,103 +11495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Coefficients from Air-gap to Stator Bore Radius for Magnetic Force Wavenumbers -Application to Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11658,64 +11658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Variable-Speed Drives and Noise of Magnetic Origin: A Strategy to Control the PWM Switching Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Noise Analysis, Mitigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11839,51 +11839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB428A4C"/>
+    <w:nsid w:val="89611FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12070,51 +12070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lecointe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9565-5928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cuevas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kom&#281;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Demenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209203" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2865030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2861860" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lecointe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5364" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182311" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ababsa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2811727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0423" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dems" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komeza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514406" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Szkudlapski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2327583" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Barba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napieralski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172396" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Juszczak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecointe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0109" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morganti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zidat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hihat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sykulski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10110803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807874" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64520" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lecointe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9565-5928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cuevas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kom&#281;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Demenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209203" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2865030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2861860" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lecointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5364" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ababsa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2811727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0423" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dems" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komeza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514406" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Szkudlapski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2327583" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Barba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Juszczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecointe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napieralski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morganti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zidat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172396" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hihat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sykulski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10110803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807874" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64520" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>