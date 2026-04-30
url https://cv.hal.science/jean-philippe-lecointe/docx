--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -169,273 +169,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
+                <w:t xml:space="preserve">Evaluation of the Electrical Insulation System of Stator Tooth Winding for high-power density PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143983v1</w:t>
+                <w:t xml:space="preserve">hal-05144030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Electrical Insulation System of Stator Tooth Winding for high-power density PMSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Bending and Annealing on NOES, GOES, and FeCo Magnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fawaz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMM27, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144030v1</w:t>
+                <w:t xml:space="preserve">hal-05143983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the tooth geometry for axial flux machine with Non-Grain Oriented and Grain Oriented electrical steel</w:t>
               </w:r>
@@ -447,51 +447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Zito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -555,51 +555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -637,103 +637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiphysique d'une MSAP à flux axial à haute puissance massique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
+                <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGE, Jul 2025, Toulouse, France</w:t>
@@ -756,277 +756,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+                <w:t xml:space="preserve">Évaluation numérique et expérimentale de la magnétostriction sur les vibrations des transformateurs à grains orientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Zito</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Maribor, Faculty of Electrical Engineering and Computer Science; Poznan University of Technology; Committee on Electrical Engineering, Polish Academy of Sciences; Committee on Electrical Engineering, PAS - Poznan Branch, Jun 2024, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144003v1</w:t>
+                <w:t xml:space="preserve">hal-04828338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation numérique et expérimentale de la magnétostriction sur les vibrations des transformateurs à grains orientés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maribor, Faculty of Electrical Engineering and Computer Science; Poznan University of Technology; Committee on Electrical Engineering, Polish Academy of Sciences; Committee on Electrical Engineering, PAS - Poznan Branch, Jun 2024, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828338v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of a Mixed Magnetic Core: Analyzing the Impact of Combined Electrical Steel Grades</w:t>
               </w:r>
@@ -1038,51 +1038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,51 +1159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,103 +1384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
@@ -1630,51 +1630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grades Layout Impact ON Performance Of Mixed Grade Magnetic Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,51 +1773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of the iron losses in step-lap joints in transformer magnetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,64 +1976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2078,424 +2078,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Cavallaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260801v1</w:t>
+                <w:t xml:space="preserve">hal-04296691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296702v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
+                <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296691v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,51 +2559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,90 +2667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mesh-to-Mesh Projection on the Magnetic Tooth Forces Calculation in Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual), Sweden. pp.2500-2506, </w:t>
@@ -2916,1287 +2916,1287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. M. Tounzi</w:t>
+                <w:t xml:space="preserve">Energy diagnosis of electrical machines: how make it non-invasive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114198v1</w:t>
+                <w:t xml:space="preserve">hal-04294025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+                <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981829v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950681v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304812v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cassoret Bertrand</w:t>
+                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290095v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Despret</w:t>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hecquet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983360v1</w:t>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy diagnosis of electrical machines: how make it non-invasive ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mavrudieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ninet</w:t>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morganti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cassoret Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294025v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cimetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910631v1</w:t>
+                <w:t xml:space="preserve">hal-01910617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910617v1</w:t>
+                <w:t xml:space="preserve">hal-04114199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
+                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114199v1</w:t>
+                <w:t xml:space="preserve">hal-01910631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ARDUINO development platform in the diagnosis of AC electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4256,77 +4256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM AC drives: use of carriers of different frequencies to control the magnetic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,64 +4377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,661 +4475,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effet de l'angle de charge sur les harmoniques d'efforts magnétiques dans les machines synchrones à aimants permanents surfaciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361526v1</w:t>
+                <w:t xml:space="preserve">hal-01361695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'angle de charge sur les harmoniques d'efforts magnétiques dans les machines synchrones à aimants permanents surfaciques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361695v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Influence of the supply voltage variations on the external magnetic field emitted by electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293987v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supply voltage variations on the external magnetic field emitted by electrical machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293997v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910609v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Epstein frames to characterize iron losses and mean path length of grain oriented electrical steel lamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,51 +5206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrical steel grade on the magnetic flux distribution in transformer core corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,77 +5340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of carrier phase jumps to reduce some PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. pp.762--768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,51 +5457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Structural Deformations on Transformer Core Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,64 +5578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of relative magnetostriction and Maxwell’s forces in stacked grain oriented steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,77 +5695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic flux distribution in a new shifted non-segmented grain oriented AC motor magnetic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,77 +5816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a wireless cell for the energy consumption diagnosis of AC rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,243 +5944,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546414v1</w:t>
+                <w:t xml:space="preserve">hal-00546411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546411v1</w:t>
+                <w:t xml:space="preserve">hal-00546414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6198,103 +6198,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-oriented electrical steel under bending and annealing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 74 (2), pp.447-461. </w:t>
@@ -6358,51 +6358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,103 +6579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (4), pp.929-946. </w:t>
@@ -6726,51 +6726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komęza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64, pp.S83-S98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7162,832 +7162,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197884v1</w:t>
+                <w:t xml:space="preserve">hal-03197293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of magnetic and electric circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mavrudieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Napieralska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.647-647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209200⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.673-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667480v1</w:t>
+                <w:t xml:space="preserve">hal-03666015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.981 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197293v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Cozonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Vélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209203⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666015v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling of magnetic and electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Demenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.647-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203180v1</w:t>
+                <w:t xml:space="preserve">hal-03667480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667497v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noninvasive External Flux Based Method for In-Service Induction Motors Torque Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8051,77 +8051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounaim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (6), pp.1756-1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8168,90 +8168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM AC drives: Use of carriers of different frequencies to control the magnetic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8311,64 +8311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,51 +8428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of massive ferromagnetic shaft on the distribution of electromagnetic field and magnetising current for two‐ and four‐pole induction motors at frequencies of 50 and 200 Hz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8519,103 +8519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved 2D subdomain model of squirrel cage induction machine including winding and slotting harmonics at steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8760,802 +8760,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supply voltage variations on external magnetic field emitted by induction machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of additional losses at no-load and full-load for a wide range of rated power induction motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0423⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.692-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667566v1</w:t>
+                <w:t xml:space="preserve">hal-03667570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of additional losses at no-load and full-load for a wide range of rated power induction motors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of supply voltage variations on external magnetic field emitted by induction machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143, pp.692-702. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.692-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667570v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Eccentricity Fault Diagnosis in Saturated Squirrel Cage Induction Motor using Instantaneous Power Spectrum Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15199/48.2016.07.26⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667582v1</w:t>
+                <w:t xml:space="preserve">hal-03350749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350749v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-Invasive Detection of Rotor Short-Circuit Fault in Synchronous Machines by Analysis of Stray Magnetic Field and Frame Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2514406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350797v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Detection of Rotor Short-Circuit Fault in Synchronous Machines by Analysis of Stray Magnetic Field and Frame Vibrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixed Eccentricity Fault Diagnosis in Saturated Squirrel Cage Induction Motor using Instantaneous Power Spectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouch Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.118-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2514406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15199/48.2016.07.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667572v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,64 +9641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (1), pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9745,64 +9745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC rotating machine radial vibrations: a principle to reduce the PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,64 +9996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain-Oriented Steel Rings for an Experimental Comparison of Relative Magnetostriction and Maxwell's Forces Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,64 +10126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC rotating machine radial vibrations: a principle to reduce the PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Magnetic Flux Distribution in a New Shifted Non-Segmented Grain Oriented AC Motor Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,606 +10345,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting from the external magnetic flux generated by AC electrical rotating machines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automated B–H curve identification algorithm combining field simulation with optimisation methods and exploiting parallel computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napieralski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668144v1</w:t>
+                <w:t xml:space="preserve">hal-03668131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated B–H curve identification algorithm combining field simulation with optimisation methods and exploiting parallel computation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of external yoke and clamping-plates on AC motor external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.N. Juszczak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.P. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Napieralski</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (5), pp.369. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668131v1</w:t>
+                <w:t xml:space="preserve">hal-03667631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of external yoke and clamping-plates on AC motor external field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the FEM Meshes Adaption and Genetic Algorithms for Identification of Permeability in Normal Direction of Anisotropic Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lecointe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Romary</w:t>
+                <w:t xml:space="preserve">P. Napieralski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03667631v1</w:t>
+                <w:t xml:space="preserve">hal-03668129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the FEM Meshes Adaption and Genetic Algorithms for Identification of Permeability in Normal Direction of Anisotropic Sheets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy harvesting from the external magnetic flux generated by AC electrical rotating machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (7B), pp.94-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668129v1</w:t>
+                <w:t xml:space="preserve">hal-03668144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Permeability of Step-Lap Joints of Transformer Cores: Computational and Experimental Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sykulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1), pp.244-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10978,64 +10978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTINCTION OF TOOTHING AND SATURATION EFFECTS ON MAGNETIC NOISE OF INDUCTION MOTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11082,77 +11082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Invasive Sensors for Monitoring the Efficiency of AC Electrical Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,90 +11216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Volume 27 (Issue 4), pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11377,103 +11377,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11495,103 +11495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Coefficients from Air-gap to Stator Bore Radius for Magnetic Force Wavenumbers -Application to Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11658,64 +11658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Variable-Speed Drives and Noise of Magnetic Origin: A Strategy to Control the PWM Switching Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Noise Analysis, Mitigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11839,51 +11839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89611FE3"/>
+    <w:nsid w:val="42BE8B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12070,51 +12070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lecointe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9565-5928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cuevas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kom&#281;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Demenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209203" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2865030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2861860" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lecointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5364" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ababsa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2811727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0423" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dems" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komeza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514406" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Szkudlapski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2327583" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Barba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Juszczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecointe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napieralski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morganti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zidat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172396" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hihat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sykulski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10110803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807874" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64520" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lecointe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9565-5928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cuevas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kom&#281;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Demenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2865030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2861860" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lecointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5364" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ababsa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2811727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dems" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komeza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0423" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Szkudlapski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2327583" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Barba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Juszczak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecointe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napieralski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0109" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morganti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zidat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172396" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hihat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sykulski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10110803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807874" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64520" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>