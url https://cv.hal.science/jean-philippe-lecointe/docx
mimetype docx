--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -756,277 +756,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation numérique et expérimentale de la magnétostriction sur les vibrations des transformateurs à grains orientés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maribor, Faculty of Electrical Engineering and Computer Science; Poznan University of Technology; Committee on Electrical Engineering, Polish Academy of Sciences; Committee on Electrical Engineering, PAS - Poznan Branch, Jun 2024, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828338v1</w:t>
+                <w:t xml:space="preserve">hal-05144003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Grain Oriented Silicon Steel Under Bending Stress and Annealing Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bauw</w:t>
+                <w:t xml:space="preserve">Évaluation numérique et expérimentale de la magnétostriction sur les vibrations des transformateurs à grains orientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Zito</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Maribor, Faculty of Electrical Engineering and Computer Science; Poznan University of Technology; Committee on Electrical Engineering, Polish Academy of Sciences; Committee on Electrical Engineering, PAS - Poznan Branch, Jun 2024, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144003v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of a Mixed Magnetic Core: Analyzing the Impact of Combined Electrical Steel Grades</w:t>
               </w:r>
@@ -1378,407 +1378,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made With Mixed Electrical Steel Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290917v1</w:t>
+                <w:t xml:space="preserve">hal-04292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made With Mixed Electrical Steel Grades</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
+                <w:t xml:space="preserve">Grades Layout Impact ON Performance Of Mixed Grade Magnetic Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.2176-2180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292721v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grades Layout Impact ON Performance Of Mixed Grade Magnetic Cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Corin</w:t>
+                <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296890v1</w:t>
+                <w:t xml:space="preserve">hal-04290917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Use of the GOES Easy Magnetisation Direction in PMSM Segmented Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Study of High Power Density : PMSM for Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,260 +2199,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260801v1</w:t>
+                <w:t xml:space="preserve">hal-04296702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296702v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,90 +2667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mesh-to-Mesh Projection on the Magnetic Tooth Forces Calculation in Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual), Sweden. pp.2500-2506, </w:t>
@@ -2916,1261 +2916,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy diagnosis of electrical machines: how make it non-invasive ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ninet</w:t>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morganti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294025v1</w:t>
+                <w:t xml:space="preserve">hal-02983360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Devillers</w:t>
+                <w:t xml:space="preserve">Energy diagnosis of electrical machines: how make it non-invasive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Despret</w:t>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hecquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983360v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. M. Tounzi</w:t>
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114198v1</w:t>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mavrudieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassoret Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981829v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950681v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304812v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cassoret Bertrand</w:t>
+                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290095v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910617v1</w:t>
+                <w:t xml:space="preserve">hal-01910631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cimetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114199v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910631v1</w:t>
+                <w:t xml:space="preserve">hal-04114199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ARDUINO development platform in the diagnosis of AC electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM AC drives: use of carriers of different frequencies to control the magnetic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,661 +4475,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'angle de charge sur les harmoniques d'efforts magnétiques dans les machines synchrones à aimants permanents surfaciques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emile Devillers</w:t>
+                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hecquet</w:t>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361695v1</w:t>
+                <w:t xml:space="preserve">hal-01361526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supply voltage variations on the external magnetic field emitted by electrical machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'angle de charge sur les harmoniques d'efforts magnétiques dans les machines synchrones à aimants permanents surfaciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ninet</w:t>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293997v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Influence of the supply voltage variations on the external magnetic field emitted by electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910609v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non invasive du couple électromagnétique des machines AC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ninet</w:t>
+                <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361526v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Epstein frames to characterize iron losses and mean path length of grain oriented electrical steel lamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,51 +5206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrical steel grade on the magnetic flux distribution in transformer core corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,77 +5340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of carrier phase jumps to reduce some PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. pp.762--768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,51 +5457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Structural Deformations on Transformer Core Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,51 +5695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic flux distribution in a new shifted non-segmented grain oriented AC motor magnetic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,77 +5816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a wireless cell for the energy consumption diagnosis of AC rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,243 +5944,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546411v1</w:t>
+                <w:t xml:space="preserve">hal-00546414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency electromagnetic emissions of cylindrical laminated cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency resonance of AC machine windings, analyse of current and electromagnetic fields. Application to predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2007 –XIII International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546414v1</w:t>
+                <w:t xml:space="preserve">hal-00546411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6592,51 +6592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power density improvement of axial flux permanent magnet synchronous motor by using different magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,378 +6707,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Corin</w:t>
+                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292636v1</w:t>
+                <w:t xml:space="preserve">hal-04292657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
+                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292657v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666012v1</w:t>
+                <w:t xml:space="preserve">hal-04292636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high frequency loss in electrical machine lamination considering skin effect and hysteresis</w:t>
               </w:r>
@@ -7162,832 +7162,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of magnetic and electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Demenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.647-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197293v1</w:t>
+                <w:t xml:space="preserve">hal-03667480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-209203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03666015v1</w:t>
+                <w:t xml:space="preserve">hal-03197884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction motor equivalent circuit identification from finite element results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mavrudieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.673-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203180v1</w:t>
+                <w:t xml:space="preserve">hal-03666015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.981 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667497v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of magnetic and electric circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Demenko</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.647-647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209200⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667480v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature machine: Characterization of materials for the electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Cozonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.674-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197884v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noninvasive External Flux Based Method for In-Service Induction Motors Torque Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounaim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8149,460 +8149,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM AC drives: Use of carriers of different frequencies to control the magnetic noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Noninvasive Detection of Winding Short-Circuit Faults in Salient Pole Synchronous Machine With Squirrel-Cage Damper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57, pp.33-41. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6), pp.5988-5997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-182311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2861860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667539v1</w:t>
+                <w:t xml:space="preserve">hal-03667536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Detection of Winding Short-Circuit Faults in Salient Pole Synchronous Machine With Squirrel-Cage Damper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jacq</w:t>
+                <w:t xml:space="preserve">Influence of massive ferromagnetic shaft on the distribution of electromagnetic field and magnetising current for two‐ and four‐pole induction motors at frequencies of 50 and 200 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2861860⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.1407-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667536v1</w:t>
+                <w:t xml:space="preserve">hal-03667527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of massive ferromagnetic shaft on the distribution of electromagnetic field and magnetising current for two‐ and four‐pole induction motors at frequencies of 50 and 200 Hz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">PWM AC drives: Use of carriers of different frequencies to control the magnetic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (9), pp.1407-1416. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-182311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667527v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved 2D subdomain model of squirrel cage induction machine including winding and slotting harmonics at steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8760,1049 +8760,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of additional losses at no-load and full-load for a wide range of rated power induction motors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of supply voltage variations on external magnetic field emitted by induction machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.042⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.692-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667570v1</w:t>
+                <w:t xml:space="preserve">hal-03667566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supply voltage variations on external magnetic field emitted by induction machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of additional losses at no-load and full-load for a wide range of rated power induction motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.692-701. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.692-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667566v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Penin</w:t>
+                <w:t xml:space="preserve">Mixed Eccentricity Fault Diagnosis in Saturated Squirrel Cage Induction Motor using Instantaneous Power Spectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouch Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.118-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15199/48.2016.07.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350749v1</w:t>
+                <w:t xml:space="preserve">hal-03667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350797v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Detection of Rotor Short-Circuit Fault in Synchronous Machines by Analysis of Stray Magnetic Field and Frame Vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jacq</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2514406⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667572v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Eccentricity Fault Diagnosis in Saturated Squirrel Cage Induction Motor using Instantaneous Power Spectrum Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Romary</w:t>
+                <w:t xml:space="preserve">Non-Invasive Detection of Rotor Short-Circuit Fault in Synchronous Machines by Analysis of Stray Magnetic Field and Frame Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (7), pp.118-122. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15199/48.2016.07.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2514406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667582v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Method for Controlling the PWM Switching: Application to Magnetic Noise Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2327583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350801v1</w:t>
+                <w:t xml:space="preserve">hal-04293982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Controlling the PWM Switching: Application to Magnetic Noise Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (1), pp.122-131. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.8400605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2327583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293982v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC rotating machine radial vibrations: a principle to reduce the PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9862,51 +9862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal permeability of grain non-oriented, grain oriented and amorphous electrical steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10009,51 +10009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,77 +10113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC rotating machine radial vibrations: a principle to reduce the PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Szkudlapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Magnetic Flux Distribution in a New Shifted Non-Segmented Grain Oriented AC Motor Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,606 +10345,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated B–H curve identification algorithm combining field simulation with optimisation methods and exploiting parallel computation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy harvesting from the external magnetic flux generated by AC electrical rotating machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (7B), pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668131v1</w:t>
+                <w:t xml:space="preserve">hal-03668144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of external yoke and clamping-plates on AC motor external field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the FEM Meshes Adaption and Genetic Algorithms for Identification of Permeability in Normal Direction of Anisotropic Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lecointe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Romary</w:t>
+                <w:t xml:space="preserve">P. Di Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napieralski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0116⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667631v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the FEM Meshes Adaption and Genetic Algorithms for Identification of Permeability in Normal Direction of Anisotropic Sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Automated B–H curve identification algorithm combining field simulation with optimisation methods and exploiting parallel computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Di Barba</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napieralski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172396⟩</w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668129v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting from the external magnetic flux generated by AC electrical rotating machines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of external yoke and clamping-plates on AC motor external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668144v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Permeability of Step-Lap Joints of Transformer Cores: Computational and Experimental Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sykulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1), pp.244-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10991,51 +10991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTINCTION OF TOOTHING AND SATURATION EFFECTS ON MAGNETIC NOISE OF INDUCTION MOTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11082,77 +11082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Invasive Sensors for Monitoring the Efficiency of AC Electrical Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,64 +11242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Volume 27 (Issue 4), pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11377,103 +11377,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11495,103 +11495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Coefficients from Air-gap to Stator Bore Radius for Magnetic Force Wavenumbers -Application to Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11658,51 +11658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Variable-Speed Drives and Noise of Magnetic Origin: A Strategy to Control the PWM Switching Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11839,51 +11839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42BE8B4B"/>
+    <w:nsid w:val="665FE021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12070,51 +12070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lecointe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9565-5928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cuevas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kom&#281;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Demenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2865030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182311" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2861860" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lecointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5364" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ababsa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2811727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dems" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komeza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0423" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Szkudlapski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2327583" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Barba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Juszczak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecointe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napieralski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0109" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morganti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zidat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172396" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hihat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sykulski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10110803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807874" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64520" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lecointe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9565-5928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hebri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cuevas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2025.153908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04290874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kom&#281;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Demenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209203" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Cozonac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2865030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2861860" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lecointe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5364" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182311" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ababsa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2811727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0423" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dems" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komeza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514406" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Szkudlapski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2327583" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hihat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Barba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napieralski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172396" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Juszczak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecointe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0109" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morganti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zidat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hihat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sykulski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10110803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04154159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807874" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878135" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KMPB7B3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64520" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>