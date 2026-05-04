--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -534,773 +534,861 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
+                <w:t xml:space="preserve">Migrations. Le creuset clermontois XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
+                <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Galinon</w:t>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, pp.394, 2020, 978-2-84516-941-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003469v1</w:t>
+                <w:t xml:space="preserve">hal-05561088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène de la rencontre. Altérités en dialogue de l’Antiquité à nos jours</w:t>
+                <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rance</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2019, 2845168624</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.394, 2020, 978-2-84516-941-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108323v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et politique. De la Révolution française au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Conord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-84516-829-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État dans ses colonies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La scène de la rencontre. Altérités en dialogue de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2019, 2845168624</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667001v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rien appris, rien oublié ? Les restaurations dans l'Europe post-napoléonienne (1814-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.474, 2015, 978-2-7535-4268-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les financiers et la construction de l’État en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle)</w:t>
+                <w:t xml:space="preserve">L’État dans ses colonies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 148, pp.312, 2015, Collection de la Casa de Velázquez, 9788490960066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318862v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011. ISBN : 978-2-7535-1699-1. http://pur-editions.fr/detail.php?idOuv=2773</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les financiers et la construction de l’État en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Philippe LUIS et Anne DUBET. Presses Universitaires de Rennes, 266 p., 2011, 978-2-7535-1699-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dubet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03259905v1</w:t>
+                <w:t xml:space="preserve">hal-01318862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011. ISBN : 978-2-7535-1699-1. http://pur-editions.fr/detail.php?idOuv=2773</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03259905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'usage de l'art en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Prevost Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1310,1023 +1398,1023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations. Le creuset clermontois : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations. Le creuset clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, p. 11-27, 2023, 978-2-38377-091-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Luis; Fabien Conord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et politique de la Révolution française au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-10, 2019, 978-2-84516-829-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La realidad es tozuda. Las contradicciones del absolutismo restaurado frente a la cuestión de la Hacienda »,</w:t>
+                <w:t xml:space="preserve">Una interpretación interdisciplinar de la caida de la monarquía española a principios del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El desafío de la revolución. Reaccionarios, antiliberales y contrarrevolucionarios (siglo XVIII y XIX)</w:t>
+              <w:t xml:space="preserve">Gobernar y reformar la monarquía. Los agentes políticos y administrativos en España y América.Siglos XVI-­XIX, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667185v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01736537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una interpretación interdisciplinar de la caida de la monarquía española a principios del siglo XIX</w:t>
+                <w:t xml:space="preserve">« La realidad es tozuda. Las contradicciones del absolutismo restaurado frente a la cuestión de la Hacienda »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">comares. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gobernar y reformar la monarquía. Los agentes políticos y administrativos en España y América.Siglos XVI-­XIX, </w:t>
+              <w:t xml:space="preserve">El desafío de la revolución. Reaccionarios, antiliberales y contrarrevolucionarios (siglo XVIII y XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01736537v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille comme objet historique en histoire moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac et consorts : Scénographies familiales des conflits historiques dans le roman du XIXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL RODOPI, pp.17-34, 2015, 978-90-04-21792-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aproximación cuantitativa al estudio de la administración pública de Ultramar (1837-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat dans ses colonies : les administrateurs de l'empire espagnol au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, pp. 75-96, 2015, 978-84-90960-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’Ancien Régime en Espagne (des années 1780 aux années 1840) : une crise des élites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coste, Stéphane Minvielle, François-Charles Mougel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Maison des Sciences de l'Homme d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-198, 2014, 9782858924189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire fortune sous Ferdinand VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Huetz de Lemps, Jean-Philippe Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir du labyrinthe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-240, 2012, 9788496820777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre d'Indépendance et le libéralisme espagnol au XIXe siècle : à la croisée de deux rénovations historiographiques</w:t>
+                <w:t xml:space="preserve">La dette publique et la reconfiguration des relations entre les financiers et l'État durant la dernière décennie de l'Ancien Régime espagnol (1823-1834)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Philippe Luis (dir.). </w:t>
+              <w:t xml:space="preserve">Anne DUBET, Jean Philippe LUIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre d'Indépendance espagnole et le libéralisme au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.1-14, 2011, Collection de la Casa de Velázquez n° 118</w:t>
+              <w:t xml:space="preserve">Les financiers et la construction de l’État France, Espagne (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-174, 2011, 978-2-7535-1699-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666763v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dette publique et la reconfiguration des relations entre les financiers et l'État durant la dernière décennie de l'Ancien Régime espagnol (1823-1834)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis, « Introduction. Les rois et leurs financiers du XVIIe siècle au milieu du XIXe siècle : les chemins complexes d’une relation nécessaire » dans Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011, p. 11-29. ISBN : 978-2753516991. http://pur-editions.fr/couvertures/1322046140_doc.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les financiers et la construction de l’État France, Espagne (XVIIe-XIXe siècle)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-174, 2011, 978-2-7535-1699-1</w:t>
+              <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011, p. 11-29. ISBN : 978-2753516991. http://pur-editions.fr/couvertures/1322046140_doc.pdf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318827v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03259793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis, « Introduction. Les rois et leurs financiers du XVIIe siècle au milieu du XIXe siècle : les chemins complexes d’une relation nécessaire » dans Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011, p. 11-29. ISBN : 978-2753516991. http://pur-editions.fr/couvertures/1322046140_doc.pdf</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La guerre d'Indépendance et le libéralisme espagnol au XIXe siècle : à la croisée de deux rénovations historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Luis (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011, p. 11-29. ISBN : 978-2753516991. http://pur-editions.fr/couvertures/1322046140_doc.pdf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">La guerre d'Indépendance espagnole et le libéralisme au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.1-14, 2011, Collection de la Casa de Velázquez n° 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03259793v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction&amp;quot; de l'ouvrage &amp;quot;De l'usage de l'art en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Prévost-Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Favreau, Guillaume Glorieux, Jean-Philippe Luis et Pauline Prévost-Marcilhacy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'usage de l'art en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clermont-Ferrand, Presses universitaires Blaise-Pascal, pp.5-7, 2009, Histoires croisées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2336,104 +2424,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maison des Sciences de l'Homme de Clermont : une décennie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2443,262 +2531,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La feuille 52 de la carte de Cassini : édition et valorisation - introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gribaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Coyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2766,51 +2854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDC922F"/>
+    <w:nsid w:val="6887FDA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2997,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-luis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058710221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01215879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Violence%20et%20politique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01921802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Glorieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01282657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01282612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=p381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01215851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/es/inicio/libreria-en-linea/libro/sortir-du-labyrinthe/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pr&#233;vost-Marcilhacy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03134970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-luis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058710221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01215879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Violence%20et%20politique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01921802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Glorieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01282657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01282612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=p381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01215851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/es/inicio/libreria-en-linea/libro/sortir-du-labyrinthe/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pr&#233;vost-Marcilhacy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03134970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>