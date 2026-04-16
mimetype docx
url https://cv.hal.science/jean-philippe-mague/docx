--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1011,191 +1011,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des changements sémantiques en diachronie courte dans un corpus de tweets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une épistémologie critique de l’intelligence artificielle dans les sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12emes Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">DH@LLM: Grands modèles de langage et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Gefen; Glenn Roe; Ayla Rigouts Terryn; Michael Sinatra, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460806v1</w:t>
+                <w:t xml:space="preserve">hal-05289437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une épistémologie critique de l’intelligence artificielle dans les sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion des changements sémantiques en diachronie courte dans un corpus de tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH@LLM: Grands modèles de langage et humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Gefen; Glenn Roe; Ayla Rigouts Terryn; Michael Sinatra, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">12emes Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289437v1</w:t>
+                <w:t xml:space="preserve">hal-05460806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langage</w:t>
               </w:r>
@@ -2713,273 +2713,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
+                <w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674632v1</w:t>
+                <w:t xml:space="preserve">hal-01456302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Léo</w:t>
+                <w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456302v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t>
               </w:r>
@@ -3080,230 +3080,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter as Corpus for Sociolinguistic Variationist Studies : Challenges of Using Sketchy Data</w:t>
+                <w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using Twitter for Linguistic Studies : Benefits and Difficulties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kent University, May 2016, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410302v1</w:t>
+                <w:t xml:space="preserve">hal-01410245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t>
+                <w:t xml:space="preserve">Twitter as Corpus for Sociolinguistic Variationist Studies : Challenges of Using Sketchy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Using Twitter for Linguistic Studies : Benefits and Difficulties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kent University, May 2016, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410245v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t>
               </w:r>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANGUAGE, COGNITION AND SOCIETY (AFLiCo 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4459,51 +4459,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t>
+                <w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
@@ -4517,118 +4517,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832374v1</w:t>
+                <w:t xml:space="preserve">hal-01676770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t>
+                <w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
@@ -4642,94 +4642,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676770v1</w:t>
+                <w:t xml:space="preserve">hal-01832374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an XML Corpora Exposition as LOD with the Lightweight Xquery-Based Framework SynopsX</w:t>
               </w:r>
@@ -4866,51 +4866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Zeynaligargari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Network Science (NetSci2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5095,51 +5095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Twitter for Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SOCIAL SCIENCE (ICCSS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3395-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lerique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279008v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3395-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lerique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279008v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>