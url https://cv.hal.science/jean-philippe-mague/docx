--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -1382,282 +1382,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Writing Preferences in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louise Tarrade</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GANEHs Perspectives pour l’édition et l’exploitation de corpus avec l’IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Complex Networks &amp; Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.104-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53503-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584337v1</w:t>
+                <w:t xml:space="preserve">hal-04491158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Writing Preferences in Wikipedia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Vigier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Complex Networks &amp; Their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée GANEHs Perspectives pour l’édition et l’exploitation de corpus avec l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Apr 2024, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491158v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Modèles de langage fondés sur l’intelligence artificielle ont-ils des connaissances sociolinguistiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,273 +2713,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Léo</w:t>
+                <w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456302v1</w:t>
+                <w:t xml:space="preserve">hal-01674632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
+                <w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674632v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3395-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lerique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279008v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3395-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lerique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279008v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>