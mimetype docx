--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -318,326 +318,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remark on lower semicontinuity of unbounded quasiconvex integrals</w:t>
+                <w:t xml:space="preserve">Nonlocal time delays reaction-diffusion problems of gradient flow type: existence, stochastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40574-025-00505-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/eect.2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251738v1</w:t>
+                <w:t xml:space="preserve">hal-04227857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal time delays reaction-diffusion problems of gradient flow type: existence, stochastic homogenization</w:t>
+                <w:t xml:space="preserve">New results on relaxation and homogenization of unbounded singular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Leghmizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2025010⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11587-025-00932-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227857v1</w:t>
+                <w:t xml:space="preserve">hal-04804292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on relaxation and homogenization of unbounded singular integrals</w:t>
+                <w:t xml:space="preserve">Remark on lower semicontinuity of unbounded quasiconvex integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Leghmizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche di matematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11587-025-00932-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40574-025-00505-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804292v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic homogenization of nonlocal reaction-diffusion problems of gradient flow type</w:t>
               </w:r>
@@ -721,300 +721,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Γ-convergence of nonconvex unbounded integrals in strongly connected sets</w:t>
+                <w:t xml:space="preserve">Radial extension of Γ-limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2023.2261187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40574-023-00356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715859v1</w:t>
+                <w:t xml:space="preserve">hal-03727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial extension of Γ-limits</w:t>
+                <w:t xml:space="preserve">Remarks on homogenization and 3d-2d dimension reduction of unbounded energies on thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361 (G5), pp.903-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40574-023-00356-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727996v1</w:t>
+                <w:t xml:space="preserve">hal-03778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on homogenization and 3d-2d dimension reduction of unbounded energies on thin films</w:t>
+                <w:t xml:space="preserve">Γ-convergence of nonconvex unbounded integrals in strongly connected sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 361 (G5), pp.903-910. </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2023.2261187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778791v1</w:t>
+                <w:t xml:space="preserve">hal-03715859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and stochastic homogenization of nonlinear integrodifferential reaction-diffusion equations via Mosco × Γ-convergence</w:t>
               </w:r>
@@ -2229,287 +2229,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of nonconvex unbounded integrals with general growth conditions in Cheeger–Sobolev spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New relaxation theorems with applications to strong materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.49-93. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (5), pp.1029-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2017.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0308210518000082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662240v1</w:t>
+                <w:t xml:space="preserve">hal-02010017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New relaxation theorems with applications to strong materials</w:t>
+                <w:t xml:space="preserve">On the regularity of solutions of one-dimensional variational obstacle problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148 (5), pp.1029-1047. </w:t>
+              <w:t xml:space="preserve">Advances in Calculus of Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.203 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0308210518000082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/acv-2016-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010017v1</w:t>
+                <w:t xml:space="preserve">hal-01783514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularity of solutions of one-dimensional variational obstacle problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation of nonconvex unbounded integrals with general growth conditions in Cheeger–Sobolev spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Calculus of Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (2), pp.203 - 222. </w:t>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.49-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/acv-2016-0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783514v1</w:t>
+                <w:t xml:space="preserve">hal-01662240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Γ-convergence of nonconvex integrals in Cheeger-Sobolev spaces and homogenization</w:t>
               </w:r>
@@ -3299,395 +3299,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation and 3d-2d Passage Theorems in Hyperelasticity</w:t>
+                <w:t xml:space="preserve">Homogenization of unbounded singular integrals in W1,∞</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.185-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11587-011-0124-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797479v1</w:t>
+                <w:t xml:space="preserve">hal-00798877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of unbounded singular integrals in W1,∞</w:t>
+                <w:t xml:space="preserve">Relaxation and 3d-2d Passage Theorems in Hyperelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche di matematica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.759-794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11587-011-0124-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798877v1</w:t>
+                <w:t xml:space="preserve">hal-00797479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a homogenization technique for singular integrals</w:t>
+                <w:t xml:space="preserve">Homogenization of nonconvex integrals with convex growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Lamine Leghmizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-2011-1042⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (2), pp.167-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797473v1</w:t>
+                <w:t xml:space="preserve">hal-00797715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of nonconvex integrals with convex growth</w:t>
+                <w:t xml:space="preserve">On a homogenization technique for singular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lamine Leghmizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (2), pp.167-189. </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (3-4), pp.123-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2011.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-2011-1042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797715v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nonlinear membrane energy: variational derivation under the constraint $\det \nabla u &gt; 0$</w:t>
               </w:r>
@@ -3952,234 +3952,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic nonconvex integral functionnals in terms of young measures</w:t>
+                <w:t xml:space="preserve">The nonlinear membrane energy: variational derivation under the constraint &amp;quot;det[backward difference]u&amp;gt;0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.35-51. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.100-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv:2005031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584062v1</w:t>
+                <w:t xml:space="preserve">hal-00584067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nonlinear membrane energy: variational derivation under the constraint &amp;quot;det[backward difference]u&amp;gt;0</w:t>
+                <w:t xml:space="preserve">Homogenization of periodic nonconvex integral functionnals in terms of young measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2005031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00584067v1</w:t>
+                <w:t xml:space="preserve">hal-00584062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiconvexification of geometric integrals</w:t>
               </w:r>
@@ -4821,681 +4821,769 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOMOGENIZATION OF MULTIPARAMETER INTEGRALS IN THE SPACE OF FUNCTIONS OF BOUNDED VARIATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lledos</w:t>
+                <w:t xml:space="preserve">$\Gamma$-convergence and stochastic homogenization of integral functionals defined on measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465618v1</w:t>
+                <w:t xml:space="preserve">hal-04824511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMARK ON LOWER SEMICONTINUITY OF UNBOUNDED QUASICONVEX INTEGRALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
+                <w:t xml:space="preserve">HOMOGENIZATION OF MULTIPARAMETER INTEGRALS IN THE SPACE OF FUNCTIONS OF BOUNDED VARIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830849v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\Gamma$-convergence and stochastic homogenization of integral functionals defined on measures</w:t>
+                <w:t xml:space="preserve">Convex functionals of nonlocal singular gradients and reaction-diffusion problems I: comparison principles and bounded solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824511v1</w:t>
+                <w:t xml:space="preserve">hal-05585153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subadditive theorems in metric measure spaces and homogenization in Cheeger-Sobolev spaces</w:t>
+                <w:t xml:space="preserve">REMARK ON LOWER SEMICONTINUITY OF UNBOUNDED QUASICONVEX INTEGRALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004618v1</w:t>
+                <w:t xml:space="preserve">hal-04830849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\Gamma$-convergence of nonconvex integrals defined on Sobolev functions and vector measures</w:t>
+                <w:t xml:space="preserve">Subadditive theorems in metric measure spaces and homogenization in Cheeger-Sobolev spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Zorgati</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296036v1</w:t>
+                <w:t xml:space="preserve">hal-02004618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relaxation of unbounded multiple integrals</w:t>
+                <w:t xml:space="preserve">$\Gamma$-convergence of nonconvex integrals defined on Sobolev functions and vector measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Zorgati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958314v1</w:t>
+                <w:t xml:space="preserve">hal-02296036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation and 3d-2d passage with determinant type constraints: an outline</w:t>
+                <w:t xml:space="preserve">On the relaxation of unbounded multiple integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801088v1</w:t>
+                <w:t xml:space="preserve">hal-00958314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relaxation and 3d-2d passage with determinant type constraints: an outline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relaxation et passage 3D-2D avec contraintes de type déterminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5505,105 +5593,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la relaxation avec contraintes de type déterminant en calcul des variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Nîmes, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5750,51 +5838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2025010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sychev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210518000082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064562416040207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2012.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-004-0123-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B15F5AB44B28CD2FE8FD780FBA1F9DDECDAA233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500003498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(01)00788-X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(00)01184-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12896" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lledos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830849v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2025010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sychev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210518000082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064562416040207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2012.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-004-0123-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B15F5AB44B28CD2FE8FD780FBA1F9DDECDAA233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500003498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(01)00788-X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(00)01184-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12896" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824511v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lledos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830849v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>