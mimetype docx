--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -3806,51 +3806,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.135-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2006.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
@@ -3952,234 +3952,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nonlinear membrane energy: variational derivation under the constraint &amp;quot;det[backward difference]u&amp;gt;0</w:t>
+                <w:t xml:space="preserve">Homogenization of periodic nonconvex integral functionnals in terms of young measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (2), pp.100-115. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.35-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2005031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584067v1</w:t>
+                <w:t xml:space="preserve">hal-00584062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic nonconvex integral functionnals in terms of young measures</w:t>
+                <w:t xml:space="preserve">The nonlinear membrane energy: variational derivation under the constraint &amp;quot;det[backward difference]u&amp;gt;0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.100-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv:2005031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00584062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiconvexification of geometric integrals</w:t>
               </w:r>
@@ -4855,190 +4855,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\Gamma$-convergence and stochastic homogenization of integral functionals defined on measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
+                <w:t xml:space="preserve">HOMOGENIZATION OF MULTIPARAMETER INTEGRALS IN THE SPACE OF FUNCTIONS OF BOUNDED VARIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824511v2</w:t>
+                <w:t xml:space="preserve">hal-05465618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOMOGENIZATION OF MULTIPARAMETER INTEGRALS IN THE SPACE OF FUNCTIONS OF BOUNDED VARIATION</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">$\Gamma$-convergence and stochastic homogenization of integral functionals defined on measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lledos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05465618v1</w:t>
+                <w:t xml:space="preserve">hal-04824511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex functionals of nonlocal singular gradients and reaction-diffusion problems I: comparison principles and bounded solutions</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2025010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sychev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210518000082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064562416040207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2012.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-004-0123-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B15F5AB44B28CD2FE8FD780FBA1F9DDECDAA233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500003498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(01)00788-X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(00)01184-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12896" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824511v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lledos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830849v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2025010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sychev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210518000082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064562416040207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2012.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-004-0123-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B15F5AB44B28CD2FE8FD780FBA1F9DDECDAA233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500003498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(01)00788-X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(00)01184-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12896" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lledos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824511v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830849v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>