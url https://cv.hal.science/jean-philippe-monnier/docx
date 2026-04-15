--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -204,235 +204,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak normalization and seminormalization in real algebraic geometry</w:t>
+                <w:t xml:space="preserve">INTEGRAL CLOSURES IN REAL ALGEBRAIC GEOMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulwen Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Quarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (3), pp.1511-1558. </w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.253-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2422/2036-2145.201911_010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/jag/769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539006v1</w:t>
+                <w:t xml:space="preserve">hal-01894175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRAL CLOSURES IN REAL ALGEBRAIC GEOMETRY</w:t>
+                <w:t xml:space="preserve">Weak normalization and seminormalization in real algebraic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulwen Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Quarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (2), pp.253-285. </w:t>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.1511-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/jag/769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201911_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894175v2</w:t>
+                <w:t xml:space="preserve">hal-01539006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUBSTITUTION PROPERTY FOR THE RING OF CONTINUOUS RATIONAL FUNCTIONS</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157272v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Fichou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Quarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.10.020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201911_010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894175v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/769" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1679-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1708-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652828v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Huisman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangolte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2015-0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdq036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-007-0117-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2005.03.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advg.2003.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F69F388966918EFCA3252E623C7787D8C819F803/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002090100324" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q3K2RCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4049(01)00084-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002090000141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDHCQDGV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879908826603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002290050101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA93BA426BE59C661189309C8DC5E0A2AB59B773/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02677463" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z2BK76CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286990v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157272v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Fichou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Quarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.10.020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894175v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201911_010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1679-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1708-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652828v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Huisman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangolte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2015-0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdq036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-007-0117-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2005.03.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advg.2003.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F69F388966918EFCA3252E623C7787D8C819F803/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002090100324" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q3K2RCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4049(01)00084-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002090000141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDHCQDGV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879908826603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002290050101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA93BA426BE59C661189309C8DC5E0A2AB59B773/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02677463" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z2BK76CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286990v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>