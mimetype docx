--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -66,4396 +66,4396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le handicap transforme le rapport à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05154047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les méthodologies qualitatives face à la diversité cognitive : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05363686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Downey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina C. Husemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le corps fait face aux normes de marché : le cas des motardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours de vie comme clé de compréhension du sentiment de chez-soi en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommation(s), société(s), et territoires au prise du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Thématique (GIT) de l'Association Française de Marketing, Apr 2025, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usager dans le secteur sanitaire, médico-social et social : revue de la littérature et proposition d'un agenda de recherche dans une perspective socio-culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04787793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalité du consommateur : un examen critique du concept et de ses fondements idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelles (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giving back Body to Gender: The Materiality of the Body in the Face of the Materiality of Practice – The Case of Motorcycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JACR BODI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que fait le marketing au handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALTER European Society for Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tensions autour de la construction du sentiment d'être chez-soi en EHPAD : la place de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Colloque Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins, organisation et continuité des parcours de soins des enfants : une recherche action en réponse aux défis des CMPP de Haute Marne, menée de septembre 2022 à septembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Bezaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque ARAMOS : La coopération dans tous ses états. Professionnels, organisations et territoires au service du patient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Santé-Laboratoire CEREFIGE Université de Lorraine; IAE de Metz, Nov 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tensions autour de la construction du sentiment d’être « chez-soi » en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Savoir pour concevoir » : l’expertise d’usage des consommateurs en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03368725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of social time to consumer vulnerability : a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03272281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le rôle des communautés virtuelles pour les consommateurs stigmatisés dans leur quête de bien-être : Le cas des hommes en jupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03272292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau regard sur la liminalité : le cas des transplantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de l’offre sur Counter Strike : entre déstabilisation et fidélisation des joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greffe : Renaissance ou liminalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de personnes âgées et co-production de loisirs inclusifs : le cas du &amp;quot;groupe des joëlettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lallemand Coralie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge" - GT5 / Participation sociale - 3.4 La participation sociale sous le prisme de l'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02895146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps comme source de vulnérabilité : le cas des consommateurs en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la matérialité dans une activité de loisir inclusive : Le cas du groupe des joëlettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’usager dans une organisation complexe - Le cas des projets personnalisés dans un établissement médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Flachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salesina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de règles, fin de la communauté ? Analyse des tensions induites par l’introduction d’un hôtel des ventes dans Diablo II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de joueurs et appropriation de la pratique : une observation participante en équipe dans le jeu League of Legends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of fields porosity on capitals and practices the case of Diablo III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de l’offre : un élément déstabilisateur des pratiques de consommation ? - Le cas de la dévaluation des capitaux des joueurs de Diablo III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des TIC pour les Digital Natives ? Retour sur une Injonction à Partir du Cas d’un Etablissement de Culture Scientifique et Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pierre-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guittenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th ICOFOM Symposium: New trends in museology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.417-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating digital natives in museography : a comparison of representations and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guittenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th ICOFOM Symposium: New trends in museology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.417-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation chez les personnes en situation de handicap moteur: quelles réactions face à un environnement inadapté?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve congrès 2013 de l'AFS: Les dominations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Association française de Sociologie, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception universelle : une réponse à une défaillance du marché ? Le cas des personnes en situation de handicap moteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées Normandes de Recherches sur la Consommation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Caen, Nov 2013, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et management : enjeux et perspectives de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+                <w:t xml:space="preserve">Naviguer à vue : repenser le rôle des espaces dans la gestion des pratiques de consommation stigmatisées. Le cas du port de la jupe par les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/rfg.2025.66⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701251346252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985758v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer à vue : repenser le rôle des espaces dans la gestion des pratiques de consommation stigmatisées. Le cas du port de la jupe par les hommes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Handicap et management : enjeux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701251346252⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Handicap et management - Enjeux et perspectives de recherche, 50 (320), pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238123v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les approches sociales du handicap – Une recherche politique » de Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (1), pp.78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1112358ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04659472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social model and consumers with disabilities research: contributions, criticisms, and call for new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlys Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0267257X.2023.2289379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des projets personnalisés par les professionnels du secteur médico-social : une analyse par le prisme des outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Flachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (136), pp.37-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.136.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04183777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des consommateurs en situation de handicap : les apports d’une prise en compte du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.3-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370120978375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les mises à jour des jeux vidéo impactent la cocréation entre joueurs : apport d’une approche par le concept de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.094.35.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’offre dans la construction d’une identité stigmatisée : le cas des personnes en situation de handicap moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (4), pp.50-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370116635089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation illégale de musique numérique: y résister ou se l'approprier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68, pp.89-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.068.89.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer resistance and anti-consumption - Insights from the deviant careers of French illegal downloaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (11/12), pp.1789-1798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/03090561111167423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974385v1</w:t>
-              </w:r>
-[...3290 lines deleted...]
-                <w:t xml:space="preserve">hal-01376510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Challenges and Opportunities: Methodological Reflections on Researching Consumers with Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Digital Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 9781032690889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4549,506 +4549,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04890525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubost</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314486v1</w:t>
+                <w:t xml:space="preserve">hal-03653526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre « inclusif » en restauration : quels enjeux en management ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneuriat et handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste, 2022, 9781784058203</w:t>
+              <w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314494v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprendre « inclusif » en restauration : quels enjeux en management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubost</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Renouf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Entrepreneuriat et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste, 2022, 9781784058203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653526v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubost</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.124-137, 2022, 9782376876823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.colli.2022.01.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689627v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet personnalisé dans le secteur médico-social : un outil de construction de la représentation de l’usager et d’individualisation de l’accompagnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Flachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Gorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, consommation et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.163-179, 2022, </w:t>
@@ -5080,294 +5080,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire des traces de la musimorphose ? : quelques réflexions sur une micro-archéologie des pratiques de consommation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’institutionnalisation de l’e-sport : quels enjeux pour la consommation du jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Philippe Le Guern. </w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Rabu et M. Reverchon-Billot (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t>
+              <w:t xml:space="preserve">Les enjeux juridiques de l’e-sport, ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire d’Aix-Marseille, pp.35-55, 2017, 9782731410709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022289v1</w:t>
+                <w:t xml:space="preserve">hal-02537663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’institutionnalisation de l’e-sport : quels enjeux pour la consommation du jeu vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Que faire des traces de la musimorphose ? : quelques réflexions sur une micro-archéologie des pratiques de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">G. Rabu et M. Reverchon-Billot (coord.). </w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Le Guern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux juridiques de l’e-sport, ,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire d’Aix-Marseille, pp.35-55, 2017, 9782731410709</w:t>
+              <w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537663v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le téléchargement et les jeunes : entre digital natives et héritiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital natives : culture, génération et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.95-122, 2015, Consommation des 0-25 ans, 978-2-84769-743-8. </w:t>
@@ -5405,64 +5405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis addict mais pas no-life : définition de soi et figures de la consommation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Coutant et Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5504,77 +5504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être malin contre le marché ? Le cas du téléchargement illégal d’œuvres culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Clochard; Dominique Desjeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consommateur malin face à la crise. Tome 1, Le cadrage du client et les marges de manœuvre du consommateur </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.233-240, 2013, Dossiers sciences humaines et sociales, 978-2-343-00480-8</w:t>
@@ -5648,64 +5648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommateurs en situation de handicap : les défis du marketing inclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.n9anu4gff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5732,51 +5732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion dans et par le sport et les loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5794,51 +5794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le digital labor ?, Cardon Dominique et Casilli Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5901,64 +5901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du kaléidoscope de la liminalité : Une étude qualitative sur les receveurs de greffes d'organes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6008,51 +6008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exclusion des consommateurs à une recherche inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6115,51 +6115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies et le gouvernement des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 232 p., 2020, Dossiers Sciences Humaines et sociales, Gérald Gaglio, 978-2-343-19729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6209,77 +6209,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation stigmatise-t-elle les personnes en situation de handicap ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6329,51 +6329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la congruence entre le support et l'annonce sur l'efficacité publicitaire : le cas de la presse magazine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN22002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6569,51 +6569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.66" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251346252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112358ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlys Mason" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2289379" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120978375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.35.52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derbaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.89.94" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561111167423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RHMTN7XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony-Shina Desrosiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gorge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Trizzulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Augustin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Habran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peyrard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemand Coralie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pierre-Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lemoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03959385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony-Shina Desrosiers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Trizzulla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Augustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Habran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peyrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemand Coralie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pierre-Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derbaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251346252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.66" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112358ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlys Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2289379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120978375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.35.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.89.94" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561111167423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RHMTN7XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03959385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>