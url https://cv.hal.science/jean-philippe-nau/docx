--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -66,3315 +66,3410 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le handicap transforme le rapport à la consommation</w:t>
+                <w:t xml:space="preserve">Somatic frugality - Biographical Disruption and the Reconfiguration of Consumer Desire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Salomonson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Conference on Disability and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05154047v1</w:t>
+                <w:t xml:space="preserve">halshs-05598796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les méthodologies qualitatives face à la diversité cognitive : enjeux et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment le handicap transforme le rapport à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05363686v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05154047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les méthodologies qualitatives face à la diversité cognitive : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070971v1</w:t>
+                <w:t xml:space="preserve">halshs-05363686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le corps fait face aux normes de marché : le cas des motardes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Downey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Lallemand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharina C. Husemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070964v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours de vie comme clé de compréhension du sentiment de chez-soi en EHPAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+                <w:t xml:space="preserve">Quand le corps fait face aux normes de marché : le cas des motardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommation(s), société(s), et territoires au prise du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'Intérêt Thématique (GIT) de l'Association Française de Marketing, Apr 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033640v1</w:t>
+                <w:t xml:space="preserve">halshs-05070964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usager dans le secteur sanitaire, médico-social et social : revue de la littérature et proposition d'un agenda de recherche dans une perspective socio-culturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le parcours de vie comme clé de compréhension du sentiment de chez-soi en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Consommation(s), société(s), et territoires au prise du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Thématique (GIT) de l'Association Française de Marketing, Apr 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04787793v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalité du consommateur : un examen critique du concept et de ses fondements idéologiques</w:t>
+                <w:t xml:space="preserve">L'usager dans le secteur sanitaire, médico-social et social : revue de la littérature et proposition d'un agenda de recherche dans une perspective socio-culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bruxelles (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04711581v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04787793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving back Body to Gender: The Materiality of the Body in the Face of the Materiality of Practice – The Case of Motorcycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+                <w:t xml:space="preserve">Normalité du consommateur : un examen critique du concept et de ses fondements idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACR BODI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelles (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04711553v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que fait le marketing au handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giving back Body to Gender: The Materiality of the Body in the Face of the Materiality of Practice – The Case of Motorcycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTER European Society for Disability Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">JACR BODI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04651028v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions autour de la construction du sentiment d'être chez-soi en EHPAD : la place de l'identité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que fait le marketing au handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ALTER European Society for Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812158v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tensions autour de la construction du sentiment d'être chez-soi en EHPAD : la place de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Colloque Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04718610v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux soins, organisation et continuité des parcours de soins des enfants : une recherche action en réponse aux défis des CMPP de Haute Marne, menée de septembre 2022 à septembre 2025</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque ARAMOS : La coopération dans tous ses états. Professionnels, organisations et territoires au service du patient ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Santé-Laboratoire CEREFIGE Université de Lorraine; IAE de Metz, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404467v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions autour de la construction du sentiment d’être « chez-soi » en EHPAD</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accès aux soins, organisation et continuité des parcours de soins des enfants : une recherche action en réponse aux défis des CMPP de Haute Marne, menée de septembre 2022 à septembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Bezaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">11ème colloque ARAMOS : La coopération dans tous ses états. Professionnels, organisations et territoires au service du patient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Santé-Laboratoire CEREFIGE Université de Lorraine; IAE de Metz, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04651144v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Savoir pour concevoir » : l’expertise d’usage des consommateurs en situation de handicap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chamaret</w:t>
+                <w:t xml:space="preserve">Les tensions autour de la construction du sentiment d’être « chez-soi » en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony-Shina Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04651153v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+                <w:t xml:space="preserve">« Savoir pour concevoir » : l’expertise d’usage des consommateurs en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+                <w:t xml:space="preserve">Cécile Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566215v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
+                <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03368725v1</w:t>
+                <w:t xml:space="preserve">hal-04566215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of social time to consumer vulnerability : a research agenda</w:t>
+                <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Madrid, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03272281v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le rôle des communautés virtuelles pour les consommateurs stigmatisés dans leur quête de bien-être : Le cas des hommes en jupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+                <w:t xml:space="preserve">The contribution of social time to consumer vulnerability : a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03272292v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03272281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur la liminalité : le cas des transplantés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser le rôle des communautés virtuelles pour les consommateurs stigmatisés dans leur quête de bien-être : Le cas des hommes en jupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03538137v1</w:t>
+                <w:t xml:space="preserve">halshs-03272292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement de l’offre sur Counter Strike : entre déstabilisation et fidélisation des joueurs</w:t>
+                <w:t xml:space="preserve">Nouveau regard sur la liminalité : le cas des transplantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Velpry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004298v1</w:t>
+                <w:t xml:space="preserve">halshs-03538137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffe : Renaissance ou liminalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le renouvellement de l’offre sur Counter Strike : entre déstabilisation et fidélisation des joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004302v1</w:t>
+                <w:t xml:space="preserve">halshs-03004298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de personnes âgées et co-production de loisirs inclusifs : le cas du &amp;quot;groupe des joëlettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greffe : Renaissance ou liminalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge" - GT5 / Participation sociale - 3.4 La participation sociale sous le prisme de l'intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02895146v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps comme source de vulnérabilité : le cas des consommateurs en situation de handicap</w:t>
+                <w:t xml:space="preserve">Trajectoires de personnes âgées et co-production de loisirs inclusifs : le cas du &amp;quot;groupe des joëlettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lallemand Coralie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge" - GT5 / Participation sociale - 3.4 La participation sociale sous le prisme de l'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564160v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02895146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la matérialité dans une activité de loisir inclusive : Le cas du groupe des joëlettes</w:t>
+                <w:t xml:space="preserve">Le temps comme source de vulnérabilité : le cas des consommateurs en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lallemand</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537665v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l’usager dans une organisation complexe - Le cas des projets personnalisés dans un établissement médico-social</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place de la matérialité dans une activité de loisir inclusive : Le cas du groupe des joëlettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Salesina</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974514v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de règles, fin de la communauté ? Analyse des tensions induites par l’introduction d’un hôtel des ventes dans Diablo II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+                <w:t xml:space="preserve">La construction de l’usager dans une organisation complexe - Le cas des projets personnalisés dans un établissement médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Flachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Velpry</w:t>
+                <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537668v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de joueurs et appropriation de la pratique : une observation participante en équipe dans le jeu League of Legends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Changement de règles, fin de la communauté ? Analyse des tensions induites par l’introduction d’un hôtel des ventes dans Diablo II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537669v1</w:t>
+                <w:t xml:space="preserve">hal-02537668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fields porosity on capitals and practices the case of Diablo III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de joueurs et appropriation de la pratique : une observation participante en équipe dans le jeu League of Legends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537671v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement de l’offre : un élément déstabilisateur des pratiques de consommation ? - Le cas de la dévaluation des capitaux des joueurs de Diablo III</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fields porosity on capitals and practices the case of Diablo III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537670v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des TIC pour les Digital Natives ? Retour sur une Injonction à Partir du Cas d’un Etablissement de Culture Scientifique et Technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le renouvellement de l’offre : un élément déstabilisateur des pratiques de consommation ? - Le cas de la dévaluation des capitaux des joueurs de Diablo III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th ICOFOM Symposium: New trends in museology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.417-425</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375752v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating digital natives in museography : a comparison of representations and practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Des TIC pour les Digital Natives ? Retour sur une Injonction à Partir du Cas d’un Etablissement de Culture Scientifique et Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pierre-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Guittenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th ICOFOM Symposium: New trends in museology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.417-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376616v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation chez les personnes en situation de handicap moteur: quelles réactions face à un environnement inadapté?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating digital natives in museography : a comparison of representations and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guittenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve congrès 2013 de l'AFS: Les dominations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Association française de Sociologie, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">36th ICOFOM Symposium: New trends in museology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.417-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376510v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La consommation chez les personnes en situation de handicap moteur: quelles réactions face à un environnement inadapté?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve congrès 2013 de l'AFS: Les dominations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Association française de Sociologie, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conception universelle : une réponse à une défaillance du marché ? Le cas des personnes en situation de handicap moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Normandes de Recherches sur la Consommation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Caen, Nov 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3384,1072 +3479,1072 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer à vue : repenser le rôle des espaces dans la gestion des pratiques de consommation stigmatisées. Le cas du port de la jupe par les hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701251346252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et management : enjeux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Handicap et management - Enjeux et perspectives de recherche, 50 (320), pp.73-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les approches sociales du handicap – Une recherche politique » de Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (1), pp.78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1112358ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04659472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social model and consumers with disabilities research: contributions, criticisms, and call for new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlys Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2023.2289379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des projets personnalisés par les professionnels du secteur médico-social : une analyse par le prisme des outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Flachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (136), pp.37-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.136.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04183777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des consommateurs en situation de handicap : les apports d’une prise en compte du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.3-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370120978375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les mises à jour des jeux vidéo impactent la cocréation entre joueurs : apport d’une approche par le concept de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.094.35.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’offre dans la construction d’une identité stigmatisée : le cas des personnes en situation de handicap moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (4), pp.50-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370116635089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation illégale de musique numérique: y résister ou se l'approprier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68, pp.89-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.068.89.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer resistance and anti-consumption - Insights from the deviant careers of French illegal downloaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (11/12), pp.1789-1798. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03090561111167423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4459,51 +4554,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Challenges and Opportunities: Methodological Reflections on Researching Consumers with Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4519,195 +4614,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Digital Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 9781032690889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04890525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,896 +4817,896 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre « inclusif » en restauration : quels enjeux en management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Renouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, 2022, 9781784058203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Ndour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.124-137, 2022, 9782376876823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.colli.2022.01.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet personnalisé dans le secteur médico-social : un outil de construction de la représentation de l’usager et d’individualisation de l’accompagnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Flachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Gorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, consommation et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.163-179, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.gorge.2022.01.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation de l’e-sport : quels enjeux pour la consommation du jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Rabu et M. Reverchon-Billot (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux juridiques de l’e-sport, ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire d’Aix-Marseille, pp.35-55, 2017, 9782731410709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des traces de la musimorphose ? : quelques réflexions sur une micro-archéologie des pratiques de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Le Guern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le téléchargement et les jeunes : entre digital natives et héritiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital natives : culture, génération et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.95-122, 2015, Consommation des 0-25 ans, 978-2-84769-743-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis addict mais pas no-life : définition de soi et figures de la consommation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Coutant et Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-93, 2013, Communication et civilisation, 978-2-343-01999-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être malin contre le marché ? Le cas du téléchargement illégal d’œuvres culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Clochard; Dominique Desjeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consommateur malin face à la crise. Tome 1, Le cadrage du client et les marges de manœuvre du consommateur </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.233-240, 2013, Dossiers sciences humaines et sociales, 978-2-343-00480-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5621,250 +5716,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommateurs en situation de handicap : les défis du marketing inclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.n9anu4gff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04938853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion dans et par le sport et les loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03368732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le digital labor ?, Cardon Dominique et Casilli Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5874,117 +5969,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du kaléidoscope de la liminalité : Une étude qualitative sur les receveurs de greffes d'organes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5994,91 +6089,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exclusion des consommateurs à une recherche inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03959385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6088,104 +6183,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies et le gouvernement des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 232 p., 2020, Dossiers Sciences Humaines et sociales, Gérald Gaglio, 978-2-343-19729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02895098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6195,117 +6290,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation stigmatise-t-elle les personnes en situation de handicap ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6315,114 +6410,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la congruence entre le support et l'annonce sur l'efficacité publicitaire : le cas de la presse magazine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN22002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6569,51 +6664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony-Shina Desrosiers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Trizzulla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Augustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Habran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peyrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemand Coralie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pierre-Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derbaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251346252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.66" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112358ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlys Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2289379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120978375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.35.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.89.94" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561111167423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RHMTN7XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03959385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Salomonson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony-Shina Desrosiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gorge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Trizzulla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Augustin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Habran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peyrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemand Coralie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flach&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pierre-Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derbaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lemoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251346252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.66" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112358ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlys Mason" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2289379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120978375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.35.52" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.89.94" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561111167423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RHMTN7XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0163" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03959385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>