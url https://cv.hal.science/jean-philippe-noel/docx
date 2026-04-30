--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1460,282 +1460,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary ReRAM-based BNN first-layer implementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Thomas</w:t>
+                <w:t xml:space="preserve">Analysis of Resistive-Open Defects on a Foundry 8T SRAM-based IMC Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ammoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270562v1</w:t>
+                <w:t xml:space="preserve">lirmm-04565688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Resistive-Open Defects on a Foundry 8T SRAM-based IMC Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Binary ReRAM-based BNN first-layer implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ezzadeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atreya Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04565688v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Read Port Short Defects in an 8T SRAM-based IMC Architecture</w:t>
               </w:r>
@@ -2104,295 +2104,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03605067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational SRAM Design Automation using Pushed-Rule Bitcells for Energy-Efficient Vector Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P Noel</w:t>
+                <w:t xml:space="preserve">Reconfigurable tiles of computing-in-memory SRAM architecture for scalable vectorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Portal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116506⟩</w:t>
+              <w:t xml:space="preserve">ISLPED 2020: ACM/IEEE International Symposium on Low Power Electronics and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Boston, MA, United States. pp.121-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3370748.3406550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02889406v1</w:t>
+                <w:t xml:space="preserve">cea-02963719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable tiles of computing-in-memory SRAM architecture for scalable vectorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Gauchi</w:t>
+                <w:t xml:space="preserve">Computational SRAM Design Automation using Pushed-Rule Bitcells for Energy-Efficient Vector Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bastien Giraud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLPED 2020: ACM/IEEE International Symposium on Low Power Electronics and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Boston, MA, United States. pp.121-126, </w:t>
+              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.1187-1192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3370748.3406550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02963719v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02889406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Sizing of a Scalable SRAM In-Memory Computing Tile Based Architecture</w:t>
               </w:r>
@@ -3814,51 +3814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04771574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ricavy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laffond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Sever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gherman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2024.3386429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Christmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2022.3198505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Noel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3020779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02904882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Noel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Christmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kooli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gaillardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2887140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02193602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boumchedda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brocard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2017.2688862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atreya Majumdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Christmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Coadou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02889406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3370748.3406550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02399937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gauchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kooli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2019.8920373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Slesazeck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644809" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01625320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130265.3130322" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraci Gr&#233;gory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2015.7457426" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701765v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel No&#235;l" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04771574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ricavy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laffond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Sever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gherman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2024.3386429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Christmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2022.3198505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Noel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3020779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02904882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Noel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Christmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kooli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gaillardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2887140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02193602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boumchedda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brocard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2017.2688862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atreya Majumdar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Christmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Coadou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3370748.3406550" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02889406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116506" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02399937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gauchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kooli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2019.8920373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Slesazeck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644809" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01625320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130265.3130322" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraci Gr&#233;gory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2015.7457426" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01757665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701765v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel No&#235;l" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>