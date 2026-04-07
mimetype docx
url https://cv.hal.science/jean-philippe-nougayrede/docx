--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -851,295 +851,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncoupling the Hsp90 and DnaK chaperone activities revealed the in vivo relevance of their collaboration in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corteggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille V. Chagneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2201779119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703251v1</w:t>
+                <w:t xml:space="preserve">hal-03844117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling the Hsp90 and DnaK chaperone activities revealed the in vivo relevance of their collaboration in bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille V. Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1146-1159), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2201779119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844117v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Polyketides Intertwined in Complex Regulation: Posttranscriptional CsrA-Mediated Control of Colibactin and Yersiniabactin Synthesis in Escherichia coli</w:t>
               </w:r>
@@ -1272,117 +1272,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling the Hsp90 and DnaK chaperone activities revealed the in vivo relevance of their collaboration in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Corteggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2201779119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844063v1</w:t>
@@ -1523,51 +1523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the acquisition of the pks island and production of colibactin in the Escherichia coli population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Arimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille V Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (5), pp.1-16. </w:t>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1908,51 +1908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
@@ -2431,51 +2431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille V Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,77 +2673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polyamine Spermidine Modulates the Production of the Bacterial Genotoxin Colibactin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille V. Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,295 +3065,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HlyF Produced by Extraintestinal Pathogenic Escherichia coli Is a Virulence Factor That Regulates Outer Membrane Vesicle Biogenesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial stress-responsive Hsp90 chaperone is required for the production of the genotoxin colibactin and the siderophore yersiniabactin by Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazunori Murase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Martin</w:t>
+                <w:t xml:space="preserve">Amélie Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
+                <w:t xml:space="preserve">Alex J Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Houle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">Alexander O Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 213 (5), pp.856-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv506⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 214 (6), pp.916-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiw294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01351505v1</w:t>
+                <w:t xml:space="preserve">pasteur-01351061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial stress-responsive Hsp90 chaperone is required for the production of the genotoxin colibactin and the siderophore yersiniabactin by Escherichia coli.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tronnet</w:t>
+                <w:t xml:space="preserve">HlyF Produced by Extraintestinal Pathogenic Escherichia coli Is a Virulence Factor That Regulates Outer Membrane Vesicle Biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Murase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Garénaux</w:t>
+                <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex J Mccarthy</w:t>
+                <w:t xml:space="preserve">Sébastien Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander O Brachmann</w:t>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 214 (6), pp.916-924. </w:t>
+              <w:t xml:space="preserve">, 2016, 213 (5), pp.856-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiw294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01351061v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01351505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enterobacterial Genotoxins: Cytolethal Distending Toxin and Colibactin</w:t>
               </w:r>
@@ -3460,51 +3460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coliClbS is a colibactin resistance protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5810,408 +5810,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enteropathogenic Escherichia Coli effector cif induces delayed apoptosis in epithelial cells</w:t>
+                <w:t xml:space="preserve">Cytolethal Distending Toxin Type I and Type IV Genes Are Framed with Lambdoid Prophage Genes in Extraintestinal Pathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Samba-Louaka</w:t>
+                <w:t xml:space="preserve">István Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Watrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terence Neil Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 77 (12), p. 5471-5477. </w:t>
+              <w:t xml:space="preserve">, 2009, 77 (1), pp.492-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00860-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00962-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662590v1</w:t>
+                <w:t xml:space="preserve">hal-02935462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytolethal Distending Toxin Type I and Type IV Genes Are Framed with Lambdoid Prophage Genes in Extraintestinal Pathogenic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">István Tóth</w:t>
+                <w:t xml:space="preserve">Cif type III effector protein: a smart hijacker of the host cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00962-08⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.867-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.09.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935462v1</w:t>
+                <w:t xml:space="preserve">hal-02935476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cif type III effector protein: a smart hijacker of the host cell cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">The enteropathogenic Escherichia Coli effector cif induces delayed apoptosis in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (7), pp.867-877. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (12), p. 5471-5477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb.09.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00860-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935476v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Structure and Distribution of the Colibactin Genomic Island among Members of the Family Enterobacteriaceae</w:t>
               </w:r>
@@ -7039,51 +7039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,291 +7513,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Induces DNA Double-Strand Breaks in Eukaryotic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escherichia coli cyclomodulin Cif induces G(2) arrest of the host cell cycle without activation of the DNA-damage checkpoint-signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1127059⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (12), pp.1910-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00757.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952972v1</w:t>
+                <w:t xml:space="preserve">hal-02660102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli cyclomodulin Cif induces G(2) arrest of the host cell cycle without activation of the DNA-damage checkpoint-signalling pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escherichia coli Induces DNA Double-Strand Breaks in Eukaryotic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Brzuszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (12), pp.1910-1921. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 313 (5788), pp.848-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00757.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1127059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660102v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial toxins that modulate host cell-cycle progression</w:t>
               </w:r>
@@ -10634,51 +10634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9141106A"/>
+    <w:nsid w:val="4A5EBC87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10865,51 +10865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-nougayrede" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6802-1890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150959443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fratacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corteggiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Honor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04876126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Seguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2222437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201779119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rehm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wallenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla Keizers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Homburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03814-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arimizu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00906-21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brinkmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Selle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00727-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00591-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01195-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00414-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2520" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Murase" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv506" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Mccarthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O Brachmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw294" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.ESP-0008-2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nisa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hazen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assatourian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rasko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00704-13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Revelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066386" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahista Nisa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy H. Hazen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Assatourian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Rasko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba Louaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gutmicrobes.21737" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3040356" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001261107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Braicu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionelia Taranu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.123919" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Braicu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion&#233;lia Taranu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samba-Louaka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00860-09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Neil Ledger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00962-08" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.09.60" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Putze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hennequin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wl Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Homburg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00522-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos del Rio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela E. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.03.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J4MV58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nobe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardiau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cassart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030759-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peralta-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Hernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manning-Cela" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luna-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia-Tovar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00072-08" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Johnson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Johnston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kuskowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00949-08" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Foster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donnenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00820.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ogura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ooka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Asadulghani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terajima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-7-r138" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Brzuszkiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1127059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00757.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.12.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS7ZB79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.01.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1GTK2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00421.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935435v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2003.00281.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marches" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1286-4579(03)00175-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M07VB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.6785&#8211;6795.2001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcnamara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Koutsouris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O&#8217;connell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI11138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. March&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.4.2171-2182.2000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935341v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marches" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03117084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oswald" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837854v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-nougayrede" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6802-1890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150959443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fratacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corteggiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Honor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04876126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Seguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2222437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201779119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rehm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wallenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla Keizers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Homburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03814-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arimizu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00906-21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brinkmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Selle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00727-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00591-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01195-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00414-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2520" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Mccarthy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O Brachmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw294" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Murase" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv506" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.ESP-0008-2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nisa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hazen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assatourian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rasko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00704-13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Revelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066386" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahista Nisa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy H. Hazen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Assatourian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Rasko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba Louaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gutmicrobes.21737" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3040356" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001261107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Braicu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionelia Taranu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.123919" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Braicu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion&#233;lia Taranu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Neil Ledger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00962-08" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.09.60" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samba-Louaka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00860-09" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Putze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hennequin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wl Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Homburg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00522-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos del Rio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela E. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.03.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J4MV58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nobe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardiau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cassart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030759-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peralta-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Hernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manning-Cela" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luna-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia-Tovar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00072-08" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Johnson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Johnston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kuskowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00949-08" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Foster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donnenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00820.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ogura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ooka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Asadulghani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terajima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-7-r138" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00757.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Brzuszkiewicz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1127059" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.12.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS7ZB79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.01.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1GTK2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00421.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935435v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2003.00281.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marches" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1286-4579(03)00175-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M07VB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.6785&#8211;6795.2001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcnamara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Koutsouris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O&#8217;connell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI11138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. March&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.4.2171-2182.2000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935341v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marches" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03117084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oswald" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837854v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>