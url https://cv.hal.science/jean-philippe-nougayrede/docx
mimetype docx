--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -449,697 +449,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel toxic effect of foodborne trichothecenes: The exacerbation of genotoxicity</w:t>
+                <w:t xml:space="preserve">HlyF, an underestimated virulence factor of uropathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garofalo</w:t>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Goman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Penary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120625⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.1449.e1-1449.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885045v1</w:t>
+                <w:t xml:space="preserve">hal-04330628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen concentration modulates colibactin production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel toxic effect of foodborne trichothecenes: The exacerbation of genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet</w:t>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guyonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Penary</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2222437⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.120625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147154v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HlyF, an underestimated virulence factor of uropathogenic Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Oxygen concentration modulates colibactin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure David</w:t>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (11), pp.1449.e1-1449.e9. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.2222437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2222437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling the Hsp90 and DnaK chaperone activities revealed the in vivo relevance of their collaboration in bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Camille V. Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2201779119⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1146-1159), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844117v1</w:t>
+                <w:t xml:space="preserve">hal-03703251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncoupling the Hsp90 and DnaK chaperone activities revealed the in vivo relevance of their collaboration in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corteggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille V. Chagneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (1146-1159), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2201779119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703251v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Polyketides Intertwined in Complex Regulation: Posttranscriptional CsrA-Mediated Control of Colibactin and Yersiniabactin Synthesis in Escherichia coli</w:t>
               </w:r>
@@ -1272,117 +1272,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling the Hsp90 and DnaK chaperone activities revealed the in vivo relevance of their collaboration in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Corteggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2201779119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844063v1</w:t>
@@ -1393,90 +1393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The foodborne contaminant deoxynivalenol exacerbates DNA damage caused by a broad spectrum of genotoxic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,1112 +1517,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the acquisition of the pks island and production of colibactin in the Escherichia coli population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+                <w:t xml:space="preserve">Uropathogenic E. coli induces DNA damage in the bladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perrat</w:t>
+                <w:t xml:space="preserve">Clémence Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Arimizu</w:t>
+                <w:t xml:space="preserve">Christophe Fremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille V Chagneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (5), pp.1-16. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236263v1</w:t>
+                <w:t xml:space="preserve">hal-03173303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Dubbert and von Bünau, “A Probiotic Friend”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tackling the Threat of Cancer Due to Pathobionts Producing Colibactin: Is Mesalamine the Magic Bullet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00906-21⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13120897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827352v1</w:t>
+                <w:t xml:space="preserve">hal-03594435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Insights into the acquisition of the pks island and production of colibactin in the Escherichia coli population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Arimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille V Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358727v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uropathogenic E. coli induces DNA damage in the bladder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Dubbert and von Bünau, “A Probiotic Friend”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), 18 p. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00906-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173303v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the Threat of Cancer Due to Pathobionts Producing Colibactin: Is Mesalamine the Magic Bullet?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Branchu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcy Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), 13 p. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13120897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594435v1</w:t>
+                <w:t xml:space="preserve">hal-03358727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Wallenstein et al., “ClbR Is the Key Transcriptional Activator of Colibactin Gene Expression in Escherichia coli”</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Polyphosphate Kinase of Escherichia coli Is Required for Full Production of the Genotoxin Colibactin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00727-20⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.01195-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935552v1</w:t>
+                <w:t xml:space="preserve">hal-03134525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClbR Is the Key Transcriptional Activator of Colibactin Gene Expression in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Erratum for Wallenstein et al., “ClbR Is the Key Transcriptional Activator of Colibactin Gene Expression in Escherichia coli”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wallenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00591-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00727-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02919085v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyphosphate Kinase of Escherichia coli Is Required for Full Production of the Genotoxin Colibactin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">ClbR Is the Key Transcriptional Activator of Colibactin Gene Expression in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wallenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.01195-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00591-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134525v1</w:t>
+                <w:t xml:space="preserve">hal-02919085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the interplay between the genotoxic and probiotic activities of Escherichia coli Nissle 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille V Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2673,77 +2673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polyamine Spermidine Modulates the Production of the Bacterial Genotoxin Colibactin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille V. Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,77 +2954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for HeLa Cells Infection with Escherichia coli Strains Producing Colibactin and Quantification of the Induced DNA-damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,295 +3065,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial stress-responsive Hsp90 chaperone is required for the production of the genotoxin colibactin and the siderophore yersiniabactin by Escherichia coli.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HlyF Produced by Extraintestinal Pathogenic Escherichia coli Is a Virulence Factor That Regulates Outer Membrane Vesicle Biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Garénaux</w:t>
+                <w:t xml:space="preserve">Kazunori Murase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex J Mccarthy</w:t>
+                <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander O Brachmann</w:t>
+                <w:t xml:space="preserve">Sébastien Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 214 (6), pp.916-924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiw294⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 213 (5), pp.856-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01351061v1</w:t>
+                <w:t xml:space="preserve">pasteur-01351505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HlyF Produced by Extraintestinal Pathogenic Escherichia coli Is a Virulence Factor That Regulates Outer Membrane Vesicle Biogenesis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Martin</w:t>
+                <w:t xml:space="preserve">The bacterial stress-responsive Hsp90 chaperone is required for the production of the genotoxin colibactin and the siderophore yersiniabactin by Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
+                <w:t xml:space="preserve">Amélie Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Houle</w:t>
+                <w:t xml:space="preserve">Alex J Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">Alexander O Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 213 (5), pp.856-65. </w:t>
+              <w:t xml:space="preserve">, 2016, 214 (6), pp.916-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiw294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01351505v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01351061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enterobacterial Genotoxins: Cytolethal Distending Toxin and Colibactin</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3460,51 +3460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coliClbS is a colibactin resistance protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,1125 +3588,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genotoxin &amp;lt;em&amp;gt;Colibactin exacerbates lymphopenia&amp;lt;/em&amp;gt; and decreases survival rate in mice infected with septicemic&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternally acquired genotoxic Escherichia coli alters offspring's intestinal homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Marcq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cuevas-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boury</w:t>
+                <w:t xml:space="preserve">Camille Brehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu071⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.28932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633662v1</w:t>
+                <w:t xml:space="preserve">hal-01859355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternally acquired genotoxic Escherichia coli alters offspring's intestinal homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genotoxin &amp;lt;em&amp;gt;Colibactin exacerbates lymphopenia&amp;lt;/em&amp;gt; and decreases survival rate in mice infected with septicemic&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuevas-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.313-325. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 210 (2), pp.285 - 294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/gmic.28932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859355v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Evolution of an Archetypal Enteropathogenic Escherichia coli Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; producing colibactin triggers premature and transmissible senescence in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nisa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ascel Samba Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00704-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935525v1</w:t>
+                <w:t xml:space="preserve">hal-02646496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbon Storage Regulator (Csr) System Exerts a Nutrient-Specific Control over Central Metabolism in Escherichia coli Strain Nissle 1917</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Evolution of an Archetypal Enteropathogenic Escherichia coli Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Assatourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Revelles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
+                <w:t xml:space="preserve">D. Rasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (19), pp.4476-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00704-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131871v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Siderophores and Colibactin Genotoxin Biosynthetic Pathways in Escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcie</w:t>
+                <w:t xml:space="preserve">The Carbon Storage Regulator (Csr) System Exerts a Nutrient-Specific Control over Central Metabolism in Escherichia coli Strain Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Revelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003437⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391854v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des génotoxines produites par des bactéries du microbiote dans le cancer colorectal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between Siderophores and Colibactin Genotoxin Biosynthetic Pathways in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Magistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.e1003437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601274v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evolution of an archetypal enteropathogenic Escherichia coli strain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lillian Assatourian</w:t>
+                <w:t xml:space="preserve">Rôle des génotoxines produites par des bactéries du microbiote dans le cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 456, pp.77-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605042v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; producing colibactin triggers premature and transmissible senescence in mammalian cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">In vitro evolution of an archetypal enteropathogenic Escherichia coli strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahista Nisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy H. Hazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba Louaka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lillian Assatourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Rasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077157⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (19), pp.4476-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00704-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646496v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of Escherichia coli Nissle 1917 strain cannot be dissociated from its probiotic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Marcq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (6), pp.501-509. </w:t>
@@ -4738,2110 +4738,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiote et cancer colorectal : des bactéries génotoxiques dans le tractus intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 195 (6), pp.1295-304; discussion 1304-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748957v1</w:t>
+                <w:t xml:space="preserve">hal-02935503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota and colorectal cancer: genotoxic bacteria in the intestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 195 (6), pp.1295 - 1304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935493v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle Inhibiting Factors (Cifs): Cyclomodulins That Usurp the Ubiquitin-Dependent Degradation Pathway of Host Cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins3040356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652534v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and colorectal cancer: genotoxic bacteria in the intestinal tract</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647056v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote et cancer colorectal : des bactéries génotoxiques dans le tractus intestinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cycle Inhibiting Factors (Cifs): Cyclomodulins That Usurp the Ubiquitin-Dependent Degradation Pathway of Host Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.356 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins3040356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935503v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli induces DNA damage in vivo and triggers genomic instability in mammalian cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deoxynivalenol Impairs Porcine Intestinal Barrier Function and Decreases the Protein Expression of Claudin-4 through a Mitogen-Acitivated Protein Kinase-Dependent Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia Braicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle J. Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionélia Taranu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1001261107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (11), pp.1956 - 1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.110.123919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668018v1</w:t>
+                <w:t xml:space="preserve">hal-02667765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic Bacteria Target NEDD8-Conjugated Cullins to Hijack Host-Cell Signaling Pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yun Hsu</w:t>
+                <w:t xml:space="preserve">Escherichia coli induces DNA damage in vivo and triggers genomic instability in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuevas-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Claude R Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001128. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (25), pp.11537-11542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1001261107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952993v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol Impairs Porcine Intestinal Barrier Function and Decreases the Protein Expression of Claudin-4 through a Mitogen-Activated Protein Kinase-Dependent Mechanism</w:t>
+                <w:t xml:space="preserve">Pathogenic Bacteria Target NEDD8-Conjugated Cullins to Hijack Host-Cell Signaling Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Braicu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">David Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Laffitte</w:t>
+                <w:t xml:space="preserve">Yun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionelia Taranu</w:t>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 140 (11), pp.1956-1962. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.110.123919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935487v1</w:t>
+                <w:t xml:space="preserve">hal-02952993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol Impairs Porcine Intestinal Barrier Function and Decreases the Protein Expression of Claudin-4 through a Mitogen-Acitivated Protein Kinase-Dependent Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Deoxynivalenol Impairs Porcine Intestinal Barrier Function and Decreases the Protein Expression of Claudin-4 through a Mitogen-Activated Protein Kinase-Dependent Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornélia Braicu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+                <w:t xml:space="preserve">Cornelia Braicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle J. Laffitte</w:t>
+                <w:t xml:space="preserve">Joëlle Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionélia Taranu</w:t>
+                <w:t xml:space="preserve">Ionelia Taranu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 140 (11), pp.1956 - 1962. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+              <w:t xml:space="preserve">, 2010, 140 (11), pp.1956-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.110.123919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667765v1</w:t>
+                <w:t xml:space="preserve">hal-02935487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytolethal Distending Toxin Type I and Type IV Genes Are Framed with Lambdoid Prophage Genes in Extraintestinal Pathogenic Escherichia coli</w:t>
+                <w:t xml:space="preserve">Enterohaemorrhagic Escherichia coli serogroup O111 inhibits NF-kappa B-dependent innate responses in a manner independent of a type III secreted OspG orthologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">István Tóth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">R Nobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Neil Ledger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boury</w:t>
+                <w:t xml:space="preserve">M Bardiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Cassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00962-08⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (10), pp.3214-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.030759-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935462v1</w:t>
+                <w:t xml:space="preserve">hal-02658483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cif type III effector protein: a smart hijacker of the host cell cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">The enteropathogenic Escherichia Coli effector cif induces delayed apoptosis in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (12), p. 5471-5477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00860-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb.09.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935476v1</w:t>
+                <w:t xml:space="preserve">hal-02662590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enteropathogenic Escherichia Coli effector cif induces delayed apoptosis in epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cytolethal Distending Toxin Type I and Type IV Genes Are Framed with Lambdoid Prophage Genes in Extraintestinal Pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Neil Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 77 (12), p. 5471-5477. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 77 (1), pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00962-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00860-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662590v1</w:t>
+                <w:t xml:space="preserve">hal-02935462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure and Distribution of the Colibactin Genomic Island among Members of the Family Enterobacteriaceae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cif type III effector protein: a smart hijacker of the host cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00522-09⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.867-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.09.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667874v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Genetic Structure and Distribution of the Colibactin Genomic Island among Members of the Family Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Putze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Taieb</w:t>
+                <w:t xml:space="preserve">C Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J. Banfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Wl Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Homburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004855⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (11), pp.4696-4703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00522-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659269v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant, deoxynivalenol, decreases intestinal barrier function and reduces claudin expression</w:t>
+                <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos del Rio</w:t>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Moreno</w:t>
+                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela E. Marin</w:t>
+                <w:t xml:space="preserve">Mark J. Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 237 (1), pp.41-48. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665911v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterohaemorrhagic Escherichia coli serogroup O111 inhibits NF-kappa B-dependent innate responses in a manner independent of a type III secreted OspG orthologue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food contaminant, deoxynivalenol, decreases intestinal barrier function and reduces claudin expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Nobe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Taieb</w:t>
+                <w:t xml:space="preserve">Carolina Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bardiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Cassart</w:t>
+                <w:t xml:space="preserve">Daniela E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 237 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.030759-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658483v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Cyclomodulin Cif from Pathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 384 (2), pp.465-477. </w:t>
@@ -7013,103 +7013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial cyclomodulin Cif blocks the host cell cycle by stabilizing the cyclin-dependent kinase inhibitors p21 waf1 and p27 kip1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (12), pp.2496-2508. </w:t>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Kuskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,347 +7275,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteropathogenic Escherichia coli effector EspF interacts with host protein Abcf2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Extensive genomic diversity and selective conservation of virulence-determinants in enterohemorrhagic Escherichia coli strains of O157 and non-O157 serotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Asadulghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Terajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00820.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.Inconnu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-7-r138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935453v1</w:t>
+                <w:t xml:space="preserve">hal-02664965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive genomic diversity and selective conservation of virulence-determinants in enterohemorrhagic Escherichia coli strains of O157 and non-O157 serotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Ooka</w:t>
+                <w:t xml:space="preserve">Enteropathogenic Escherichia coli effector EspF interacts with host protein Abcf2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Asadulghani</w:t>
+                <w:t xml:space="preserve">Gregory Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Terajima</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Donnenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (7), pp.Inconnu. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.680-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-7-r138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00820.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664965v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli cyclomodulin Cif induces G(2) arrest of the host cell cycle without activation of the DNA-damage checkpoint-signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (12), pp.1910-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7649,51 +7649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli Induces DNA Double-Strand Breaks in Eukaryotic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Homburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7783,64 +7783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial toxins that modulate host cell-cycle progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,90 +7912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclomodulins: bacterial effectors that modulate the eukaryotic cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (3), pp.103-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8041,64 +8041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteropathogenic Escherichia coli EspF is targeted to mitochondria and is required to initiate the mitochondrial death pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Donnenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (11), pp.1097-1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8126,726 +8126,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of enteropathogenic Escherichia coli to host cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genetically engineered enteropathogenic Escherichia coli strain elicits a specific immune response and protects against a virulent challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Marches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-5822.2003.00281.x⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (10), pp.857-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1286-4579(03)00175-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935435v1</w:t>
+                <w:t xml:space="preserve">hal-02682615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically engineered enteropathogenic Escherichia coli strain elicits a specific immune response and protects against a virulent challenge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Adhesion of enteropathogenic Escherichia coli to host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Donnenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1286-4579(03)00175-8⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (6), pp.359-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-5822.2003.00281.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682615v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III Secretion-Dependent Cell Cycle Block Caused in HeLa Cells by Enteropathogenic Escherichia coliO103</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Type III secretion-dependent cell cycle block caused in HeLa Cells by enteropathogenic Escherichia coli O103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marchès</w:t>
+                <w:t xml:space="preserve">O. Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 69 (11), pp.6785-6795. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 11, pp.6785-6795</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935361v1</w:t>
+                <w:t xml:space="preserve">hal-02672414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocated EspF protein from enteropathogenic Escherichia coli disrupts host intestinal barrier function</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Type III Secretion-Dependent Cell Cycle Block Caused in HeLa Cells by Enteropathogenic Escherichia coliO103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Donnenberg</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI11138⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 69 (11), pp.6785-6795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.69.11.6785–6795.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935358v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III secretion-dependent cell cycle block caused in HeLa Cells by enteropathogenic Escherichia coli O103</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Milon</w:t>
+                <w:t xml:space="preserve">Translocated EspF protein from enteropathogenic Escherichia coli disrupts host intestinal barrier function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Koutsouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin O’connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Donnenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 107 (5), pp.621-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI11138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672414v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Tir and Intimin in the Virulence of Rabbit Enteropathogenic Escherichia coli Serotype O103:H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mainil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,51 +8909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of tir and intimin in the virulence of rabbit enteropathogenic Escherichia coli serotype O103:H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,329 +9028,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term cytoskeletal rearrangement induced by rabbit enteropathogenic Escherichia coli is Esp dependent but intimin independent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Marchès</w:t>
+                <w:t xml:space="preserve">A new cytolethal distending toxin (CDT) from Escherichia coli producing CNF2 blocks HeLa cell division in G2/M phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mainil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Charlier</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (1), pp.19-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4181785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693246v1</w:t>
+                <w:t xml:space="preserve">hal-02935341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new cytolethal distending toxin (CDT) from Escherichia coli producing CNF2 blocks HeLa cell division in G2/M phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marches</w:t>
+                <w:t xml:space="preserve">The long-term cytoskeletal rearrangement induced by rabbit enteropathogenic Escherichia coli is Esp dependent but intimin independent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mainil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Charlier</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (1), pp.19-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4181785.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935341v1</w:t>
+                <w:t xml:space="preserve">hal-02693246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new cytolethal distending toxin (CDT) from Escherichia coli producing CNF2 blocks HeLa cell division in G2/M phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9372,51 +9372,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 24 (5), pp.1095-1107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4181785.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648882v1</w:t>
@@ -9466,51 +9466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9584,51 +9584,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Escherichia coli génotoxiques qui attaquent le génome de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Univ. Toulouse 3, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9678,51 +9678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genotoxin colibactin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the French-Society-of-Toxinology (SFET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9747,103 +9747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la régulation post-transcriptionnelle dans le contrôle du métabolisme carboné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne UFR des Sciences, Jun 2013, Amiens, France</w:t>
@@ -9898,51 +9898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9968,98 +9968,505 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunité muqueuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogenicity of necrotoxigenic Escherichia coli (NTEC) strains on epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société Américaine de Microbiologie (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Miami, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogenicity Island of Escherichia coli strains producing Cytotoxic Necrotizing Factor type 1 (CNF1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mainil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société Américaine de Microbiologie (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Cytotoxic Necrotizing Factor (CNFs) in the inhibition of HeLa cell mitosis after infection with pathogenic Escherichia coli strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société Américaine de Microbiologie (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Eschirichia coli producing cytotoxic necrotizing factor with hela epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10068,497 +10475,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms in the pathogenesis of enteric diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul et al.; Plenum press;New York, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837854v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-02649956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10634,51 +10634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A5EBC87"/>
+    <w:nsid w:val="81EDF430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10865,51 +10865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-nougayrede" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6802-1890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150959443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fratacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corteggiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Honor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04876126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Seguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2222437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201779119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rehm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wallenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla Keizers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Homburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03814-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arimizu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00906-21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brinkmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Selle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00727-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00591-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01195-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00414-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2520" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Mccarthy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O Brachmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw294" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Murase" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv506" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.ESP-0008-2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nisa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hazen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assatourian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rasko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00704-13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Revelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066386" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahista Nisa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy H. Hazen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Assatourian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Rasko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba Louaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gutmicrobes.21737" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3040356" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001261107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Braicu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionelia Taranu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.123919" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Braicu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion&#233;lia Taranu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Neil Ledger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00962-08" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.09.60" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samba-Louaka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00860-09" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Putze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hennequin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wl Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Homburg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00522-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos del Rio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela E. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.03.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J4MV58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nobe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardiau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cassart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030759-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peralta-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Hernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manning-Cela" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luna-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia-Tovar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00072-08" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Johnson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Johnston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kuskowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00949-08" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Foster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donnenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00820.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ogura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ooka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Asadulghani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terajima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-7-r138" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00757.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Brzuszkiewicz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1127059" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.12.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS7ZB79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.01.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1GTK2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00421.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935435v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2003.00281.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marches" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1286-4579(03)00175-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M07VB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.6785&#8211;6795.2001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcnamara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Koutsouris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O&#8217;connell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI11138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. March&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.4.2171-2182.2000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935341v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marches" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03117084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oswald" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837854v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-nougayrede" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6802-1890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150959443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fratacci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corteggiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Honor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04876126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Seguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2222437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201779119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rehm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wallenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla Keizers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Homburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03814-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arimizu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00906-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01195-20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brinkmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Selle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00727-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00591-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Brachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00414-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2520" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Murase" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv506" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Mccarthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O Brachmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw294" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.ESP-0008-2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba Louaka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nisa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hazen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assatourian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rasko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00704-13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Revelles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahista Nisa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy H. Hazen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Assatourian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Rasko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gutmicrobes.21737" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3040356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Braicu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion&#233;lia Taranu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.123919" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001261107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935487v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Braicu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionelia Taranu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nobe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardiau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cassart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030759-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samba-Louaka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00860-09" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Neil Ledger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00962-08" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.09.60" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Putze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hennequin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wl Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Homburg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00522-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos del Rio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela E. Marin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.03.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J4MV58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peralta-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Hernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manning-Cela" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luna-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia-Tovar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00072-08" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Johnson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Johnston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Kuskowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00949-08" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ogura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ooka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Asadulghani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terajima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-7-r138" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Foster" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donnenberg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00820.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00757.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Brzuszkiewicz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1127059" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.12.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS7ZB79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.01.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1GTK2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00421.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marches" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1286-4579(03)00175-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M07VB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2003.00281.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672414v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. March&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.6785&#8211;6795.2001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcnamara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Koutsouris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O&#8217;connell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI11138" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.4.2171-2182.2000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marches" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Charlier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03117084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oswald" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837854v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>