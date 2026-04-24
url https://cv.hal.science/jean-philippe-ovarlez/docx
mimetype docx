--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -118,629 +118,629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the False Alarm Probability of the Normalized Matched Filter for Off-Grid Targets: A Geometrical Approach and Its Validity Conditions</w:t>
+                <w:t xml:space="preserve">Robust Detection for Mills Cross Sonar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Develter</w:t>
+                <w:t xml:space="preserve">Olivier Lerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Didier Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.982-996. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3358621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3374958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483158v1</w:t>
+                <w:t xml:space="preserve">hal-04651458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection for Mills Cross Sonar</w:t>
+                <w:t xml:space="preserve">On the False Alarm Probability of the Normalized Matched Filter for Off-Grid Targets: A Geometrical Approach and Its Validity Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lerda</w:t>
+                <w:t xml:space="preserve">Pierre Develter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.982-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3374958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3358621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651458v1</w:t>
+                <w:t xml:space="preserve">hal-04483158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PolSAR Pre-Processing and Balancing Methods on Complex-Valued Neural Networks Segmentation Tasks</w:t>
+                <w:t xml:space="preserve">Riemannian Optimization for Non-Centered Mixture of Scaled Gaussian Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Agustin Barrachina</w:t>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2023.3246391⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.2475-2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3290354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052466v1</w:t>
+                <w:t xml:space="preserve">hal-04171793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Optimization for Non-Centered Mixture of Scaled Gaussian Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of PolSAR Pre-Processing and Balancing Methods on Complex-Valued Neural Networks Segmentation Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Agustin Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Christéle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71, pp.2475-2490. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.157-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3290354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2023.3246391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171793v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Equivalent Architectures of Complex-valued and Real-valued Neural Networks - Application on Polarimetric SAR Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustín Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -787,90 +787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Learning Based Anomaly Detection in Synthetic Aperture Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Angelliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.440-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,103 +904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
@@ -1032,373 +1032,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimation and Portfolio Allocation: The Case of Non-Homogeneous Assets</w:t>
+                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jay</w:t>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Soler</w:t>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Peretti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054100⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106383v1</w:t>
+                <w:t xml:space="preserve">hal-03130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimation and Portfolio Allocation: The Case of Non-Homogeneous Assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menelle</w:t>
+                <w:t xml:space="preserve">Philippe de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.8449-8453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130174v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Low-rank Change Detection for SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.3545-3556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,90 +1432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1592,77 +1592,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uy Hour Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (10), pp.6555-6565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,77 +1696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Robust Statistics for Change Detection in Time Series of Multivariate SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,90 +1813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of New Wavelet Packets Adapted to High-Resolution SAR Images With an Application to Target Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (6), pp.3919-3932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (8), pp.5239-5251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,51 +2047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ANMF Detection in Noncentered Impulsive Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (2), pp.1117 - 1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), pp.720-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Abramovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,90 +2623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting persymmetry for low-rank Space Time Adaptive Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (4), pp.242-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,64 +2766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (13), page 3348 - 3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2857,90 +2857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of two Low-Rank STAP Filters in a Heterogeneous Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.57 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2974,90 +2974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the bias of the normalized sample covariance matrix in a heterogeneous noise with application to low rank STAP filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1), pp.514-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,909 +3085,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pailloux</w:t>
+                <w:t xml:space="preserve">STAP à Rand Réduit, Robuste et Persymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.143-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.28.143-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659834v1</w:t>
+                <w:t xml:space="preserve">hal-00659841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Club STAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bidon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.2376-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659870v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation du Club STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659872v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.113-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659845v1</w:t>
+                <w:t xml:space="preserve">hal-00659872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.113-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.28.113-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638829v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAP à Rand Réduit, Robuste et Persymétrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.143-170. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.567 - 576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.28.143-170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659841v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterers Characterisation in Radar Imaging Using Joint Time-Frequency Analysis and Polarimetric Coherent Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,304 +4041,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t>
+                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Totems</w:t>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jolivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.49.003967⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511051v1</w:t>
+                <w:t xml:space="preserve">hal-00555844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Véronique Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (20), pp.3967-3979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.49.003967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555844v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherency Matrix Estimation of Heterogeneous Clutter in High-Resolution Polarimetric SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,64 +4411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterers Characterization in radar imaging using joint time-frequency analysis and polarimetric coherent decompositions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,724 +4500,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of covariance matrix estimates in impulsive noise</w:t>
+                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.2206-2217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.914311⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353591v1</w:t>
+                <w:t xml:space="preserve">hal-01816367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
+                <w:t xml:space="preserve">Performance analysis of covariance matrix estimates in impulsive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (1), pp.34-48. </w:t>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.2206-2217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.914311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816367v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Second Order Moments of the Normalized Sample Covariance Matrix of Spherically Invariant Random Vectors</w:t>
+                <w:t xml:space="preserve">Existence and Characterization of the Covariance Matrix Maximum Likelihood Estimate in Spherically Invariant Random Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bausson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491536v1</w:t>
+                <w:t xml:space="preserve">halshs-00158259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating real objects in radar imaging by exploiting the squared modulus of the continuous wavelet transform</w:t>
+                <w:t xml:space="preserve">First and Second Order Moments of the Normalized Sample Covariance Matrix of Spherically Invariant Random Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tria</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sébastien Bausson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Benidir</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn:20050124⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.425-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2006.888400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149811v1</w:t>
+                <w:t xml:space="preserve">hal-02491536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Characterization of the Covariance Matrix Maximum Likelihood Estimate in Spherically Invariant Random Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating real objects in radar imaging by exploiting the squared modulus of the continuous wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pascal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Messaoud Benidir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn:20050124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158259v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR imaging using multidimensional continuous wavelet transform and applications to polarimetry and interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Titin-Schnaider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benidir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,90 +5276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of SAR images by multidimensional wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benidir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5406,64 +5406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BORD: bayesian optimum radar detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,64 +5535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods of radar performances analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duvaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5677,51 +5677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (1), pp.39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5799,90 +5799,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5942,51 +5942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Target Detection for Sparse Hyperspectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,77 +6050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance Matrix Estimation in SIRV and Elliptical Processes and Their Applications in Radar Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Radar Detection Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 8, Scitech Publishing, pp.295-332, 2015, 978-1-61353-199-0. </w:t>
@@ -6158,64 +6158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Matrix Information Geometry for Polarimetric SAR Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Time-Frequency Analysis III: The Affine Class and Other Covariant Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Baraniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6373,51 +6373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse temps-fréquence quadratique {III} : {L}a classe affine et autres classes covariantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Transforms and Applications Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 978-1420066524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6593,1341 +6593,1341 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Variational Autoencoders for Radar Detection in Joint Compound Gaussian Clutter and Thermal Noise</w:t>
+                <w:t xml:space="preserve">Filtre adapté normalisé hors-grille : une reparamétrisation robuste en présence de bruit corrélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadang Rouzoumka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Simon Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 -European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322589v1</w:t>
+                <w:t xml:space="preserve">hal-05308874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de cibles radar par auto-encodeur variationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Complex-Valued Variational Autoencoders for Radar Detection in Joint Compound Gaussian Clutter and Thermal Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadang Rouzoumka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morisseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-P Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ren</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 -European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308885v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Variational Autoencoders for Radar Detection in Joint Compound Gaussian Clutter and Thermal Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de cibles radar par auto-encodeur variationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadang Rouzoumka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadang Alexis Rouzoumka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">C. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/EURASIP, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328928v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-grid radar detection strategy for the Normalized Matched Filter: achieving the GLRT performance</w:t>
+                <w:t xml:space="preserve">Complex-Valued Variational Autoencoders for Radar Detection in Joint Compound Gaussian Clutter and Thermal Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Trottier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yadang Alexis Rouzoumka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 (The 33rd European Signal Processing Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUSIPCO, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/EURASIP, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322216v1</w:t>
+                <w:t xml:space="preserve">hal-05328928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAE pour la détection d'anomalies en imagerie SAR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Off-grid radar detection strategy for the Normalized Matched Filter: achieving the GLRT performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 (The 33rd European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUSIPCO, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235797v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Distribution Radar Detection in Compound Clutter and Thermal Noise through Variational Autoencoders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Ren</w:t>
+                <w:t xml:space="preserve">VAE pour la détection d'anomalies en imagerie SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975012v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">torchcvnn: A PyTorch-based library to easily experiment with state-of-the-art Complex-Valued Neural Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out-of-Distribution Radar Detection in Compound Clutter and Thermal Noise through Variational Autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y A Rouzoumka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235749v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre adapté normalisé hors-grille : une reparamétrisation robuste en présence de bruit corrélé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">torchcvnn: A PyTorch-based library to easily experiment with state-of-the-art Complex-Valued Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11229081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308874v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving polarimetric properties in PolSAR image reconstruction through Complex-Valued Auto-Encoders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">On the impact of despeckling for supervised SAR super-resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadarConf24 - 2024 IEEE Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785702v1</w:t>
+                <w:t xml:space="preserve">hal-04914978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of despeckling for supervised SAR super-resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preserving polarimetric properties in PolSAR image reconstruction through Complex-Valued Auto-Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RadarConf24 - 2024 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914978v1</w:t>
+                <w:t xml:space="preserve">hal-04785702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Statistics for Multi-Band SAR Image Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7978,64 +7978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.8703-8707, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8063,922 +8063,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecteur de Rao robuste pour un sonar à croix de Mills</w:t>
+                <w:t xml:space="preserve">False Alarm Regulation for Off-Grid Target Detection With The Matched Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lerda</w:t>
+                <w:t xml:space="preserve">Pierre Develter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234464v1</w:t>
+                <w:t xml:space="preserve">hal-04473604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large dimensional analysis of LS-SVM transfer learning: Application to POLSAR classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Détecteur de Rao robuste pour un sonar à croix de Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159343v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage multitâche en grande dimension : classification basée sur les covariances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Self-supervised SAR anomaly detection guided with RX detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angelliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233419v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supervised SAR anomaly detection guided with RX detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Large dimensional analysis of LS-SVM transfer learning: Application to POLSAR classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248086v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage auto-supervisé guidé statistiquement pour la détection d'anomalies en imagerie SAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Apprentissage multitâche en grande dimension : classification basée sur les covariances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tiomoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248060v1</w:t>
+                <w:t xml:space="preserve">hal-04233419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la probabilité de détection du filtre adapté pour la détection distance-Doppler de cibles hors-grille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+                <w:t xml:space="preserve">Apprentissage auto-supervisé guidé statistiquement pour la détection d'anomalies en imagerie SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datcu Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472597v1</w:t>
+                <w:t xml:space="preserve">hal-04248060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False Alarm Regulation for Off-Grid Target Detection With The Matched Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sur la probabilité de détection du filtre adapté pour la détection distance-Doppler de cibles hors-grille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Develter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473604v1</w:t>
+                <w:t xml:space="preserve">hal-04472597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-valued neural networks for polarimetric sar segmentation using pauli representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE- IGARSS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9012,103 +9012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la probabilité de fausse alarme du Filtre Adapté Normalisé pour la détection de cibles hors-grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Develter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022. XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9146,90 +9146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR Anomalies Detection based on Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Angelliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,77 +9267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merits of Complex-Valued Neural Networks for PolSAR image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustin Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Phillipe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9375,103 +9375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
@@ -9522,90 +9522,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies en SAR basée sur les réseaux génératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angelliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9630,103 +9630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9751,103 +9751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage robuste de distance par géométrie riemannienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9872,90 +9872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par transfert en grande dimension : application aux images SAR polarimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10032,51 +10032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.5782-5786, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10104,871 +10104,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Grid Radar Target Detection with the Normalized Matched Filter: A Monopulse-Based Detection Scheme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
+                <w:t xml:space="preserve">Complex-Valued vs. Real-Valued Neural Networks for Classification Perspectives: An Example on Non-Circular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Agustin A Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513737⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472559v2</w:t>
+                <w:t xml:space="preserve">hal-03144092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the equivalence between complex-valued and real-valued fully connected neural networks -application to polinsar images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Off-Grid Radar Target Detection with the Normalized Matched Filter: A Monopulse-Based Detection Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Develter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine learning for signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.226-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529898v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the equivalence between complex-valued and real-valued fully connected neural networks -application to polinsar images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breloy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jose Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine learning for signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144104v1</w:t>
+                <w:t xml:space="preserve">hal-03529898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification in L-Band of Physical Activities Performed Simultaneously into the Forest by a Group of Persons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Manfredi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+                <w:t xml:space="preserve">A. Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553267⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616979v1</w:t>
+                <w:t xml:space="preserve">hal-03144104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification in L-Band of Physical Activities Performed Simultaneously into the Forest by a Group of Persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aouchiche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Utrecht, Netherlands. pp. 46-48, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuRAD48048.2021.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144111v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued vs. Real-Valued Neural Networks for Classification Perspectives: An Example on Non-Circular Data</w:t>
+                <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Agustin A Barrachina</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L. Aouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">17th European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Utrecht, Netherlands. pp. 46-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD48048.2021.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144092v1</w:t>
+                <w:t xml:space="preserve">hal-03144111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
@@ -11006,77 +11006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Subspace Detectors for off-grid Mismatched Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11136,100 +11136,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. De Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.8449-8453, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130678v1</w:t>
@@ -11253,90 +11253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
@@ -11374,90 +11374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11495,77 +11495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Eclipsing Phenomenon with Phase Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11612,77 +11612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un code de phase robuste aux phénomènes d'éclipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uy Hour Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11707,64 +11707,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features Extraction of the Doppler frequency signature of a human walking at 1 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11824,90 +11824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
@@ -11962,51 +11962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayan Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12044,77 +12044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sar Images Change-point Estimation Strategies Using an Mse Lower Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12172,2300 +12172,2300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Background Separation in Hyperspectral Imagery for Automatic Target Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust Detection and Estimation of Change-Points in a Time Series of Multivariate Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2018, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773529v1</w:t>
+                <w:t xml:space="preserve">hal-01840793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Change Detector for Highly Heterogeneous Multivariate Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Target and Background Separation in Hyperspectral Imagery for Automatic Target Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourahmane M Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462253⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840783v1</w:t>
+                <w:t xml:space="preserve">hal-01773529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sequence-Filter Joint Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uly Hour Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uly Hour Tan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adnet Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Portfolios Global Performance with Robust Covariance Matrix Estimation: Application to the Maximum Variety Portfolio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Robust Change Detector for Highly Heterogeneous Multivariate Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane M Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2018, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124639v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toeplitz-Tyler Estimation of the Model Order in Large Dimensional Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Portfolios Global Performance with Robust Covariance Matrix Estimation: Application to the Maximum Variety Portfolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4489-4493, </w:t>
+              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124624v1</w:t>
+                <w:t xml:space="preserve">hal-02124639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection and Estimation of Change-Points in a Time Series of Multivariate Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Toeplitz-Tyler Estimation of the Model Order in Large Dimensional Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Sep 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4489-4493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840793v1</w:t>
+                <w:t xml:space="preserve">hal-02124624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-based Cholesky Factorization and Its Application to Hyperspectral Anomaly Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Joint Optimization for Coherent MIMO Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uy Hour Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands. </w:t>
+              <w:t xml:space="preserve">4th IET International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2017.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656619v1</w:t>
+                <w:t xml:space="preserve">hal-01692649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous sparsity-based binary hypothesis model for real hyperspectral target detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New model order selection in large dimension regime for complex elliptically symmetric noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953031⟩</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692408v1</w:t>
+                <w:t xml:space="preserve">hal-01692642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sparsity-based Cholesky Factorization and Its Application to Hyperspectral Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692623v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Linear Time-Frequency modeling and adaptive robust target detection in highly textured monovariate SAR image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous sparsity-based binary hypothesis model for real hyperspectral target detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952913⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nouvelle-Orléans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617057v1</w:t>
+                <w:t xml:space="preserve">hal-01692408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Detection Schemes for Joint Temporal and Spatial Correlated Clutter Using Vector ARMA Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578366v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation jointe d'une séquence et d'un filtre désadapté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uy Hour Tan</w:t>
+                <w:t xml:space="preserve">Multivariate Linear Time-Frequency modeling and adaptive robust target detection in highly textured monovariate SAR image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nouvelle-Orléans, United States. pp.4029 - 4033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692635v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la parcimonie par la factorisation de Cholesky et son application pour la détection d'anomalies en imagerie hyperspectrale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimisation jointe d'une séquence et d'un filtre désadapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uy Hour Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656899v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Change Detection on High Resolution Monovariate SAR Image Using Linear Time-Frequency Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radar Detection Schemes for Joint Temporal and Spatial Correlated Clutter Using Vector ARMA Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Atto</w:t>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617069v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploitation de la parcimonie par la factorisation de Cholesky et son application pour la détection d'anomalies en imagerie hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617062v1</w:t>
+                <w:t xml:space="preserve">hal-01656899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Optimization for Coherent MIMO Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uy Hour Tan</w:t>
+                <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IET International Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692649v1</w:t>
+                <w:t xml:space="preserve">hal-01617062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model order selection in large dimension regime for complex elliptically symmetric noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multivariate Change Detection on High Resolution Monovariate SAR Image Using Linear Time-Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692642v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Detection of Buried Pipes using GPR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Code Optimization for Coherent MIMO Radar Via a Gradient Descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Hoarau</w:t>
+                <w:t xml:space="preserve">C Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Ginolhac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760305⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Radar Conference (RadarConf16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Philadelphie, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2016.7485178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323391v1</w:t>
+                <w:t xml:space="preserve">hal-01360275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Methods for Solving the Low Autocorrelation Sidelobes Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Tan</w:t>
+                <w:t xml:space="preserve">Robust Adaptive Detection of Buried Pipes using GPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Rabaste</w:t>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Adnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Radar Symposium (IRS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cracovie, Poland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRS.2016.7497323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360260v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Code Optimization for Coherent MIMO Radar Via a Gradient Descent</w:t>
+                <w:t xml:space="preserve">Optimization Methods for Solving the Low Autocorrelation Sidelobes Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radar Conference (RadarConf16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Philadelphie, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2016 17th International Radar Symposium (IRS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2016.7485178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRS.2016.7497323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360275v1</w:t>
+                <w:t xml:space="preserve">hal-01360260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Properties of the Robust ANMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2594-2598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14512,51 +14512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic detection performance of the robust ANMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.524 - 528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14603,51 +14603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection and Estimation in Hyperspectral Imaging Using RMT Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14688,248 +14688,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RMT for whitening space correlation and applications to radar detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. pp.149 - 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325083v1</w:t>
+                <w:t xml:space="preserve">hal-01262631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMT for whitening space correlation and applications to radar detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. pp.149 - 152, </w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262631v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR Images Refocusing and Scattering Center Detection for Infrastructure Monitoring</w:t>
               </w:r>
@@ -15043,503 +15043,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Time Frequency Analysis for Adaptive Target Detection in Highly Textured Monodimensional Radar Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Anghel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Non-Stationary Signal and Image Processing: Theory and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Québec, Canada. pp.4715 - 4718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486041v1</w:t>
+                <w:t xml:space="preserve">hal-01104803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary partition trees-based robust adaptive hyperspectral RX anomaly detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026028⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010392v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Use of Time Frequency Analysis for Adaptive Target Detection in Highly Textured Monodimensional Radar Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Non-Stationary Signal and Image Processing: Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMM 2014 International Conference, May 2014, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010418v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Binary partition trees-based robust adaptive hyperspectral RX anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2014, Québec, Canada. pp.4715 - 4718, </w:t>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.n/c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104803v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Centers Monitoring in Refocused SAR Images on a High Resolution DEM</w:t>
               </w:r>
@@ -15685,64 +15685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHISPERS 2013 - 5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gainesville, United States. pp.n/c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15789,77 +15789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Robust Detectors for Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15906,51 +15906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15988,51 +15988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16040,51 +16040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
@@ -16113,51 +16113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAR Hierarchical Clustering of Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16165,51 +16165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2461-2464, </w:t>
@@ -16273,51 +16273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16407,51 +16407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16541,77 +16541,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4859-4862, </w:t>
@@ -16643,265 +16643,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781738v1</w:t>
+                <w:t xml:space="preserve">hal-00780777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.81 - 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780777v1</w:t>
+                <w:t xml:space="preserve">hal-00781738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Scatterers Detection and Tracking in Heterogeneous Clutter by Repeat-Pass SAR Interferometry</w:t>
               </w:r>
@@ -16913,51 +16913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Anghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17034,64 +17034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SAM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hoboken, United States. pp.373 - 376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17119,4731 +17119,4731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable scatterers detection and tracking in heterogeneous clutter by repeat-pass SAR interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Formont</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pacific Grove, United States. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640761v1</w:t>
+                <w:t xml:space="preserve">hal-00544148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00638874v1</w:t>
+                <w:t xml:space="preserve">hal-00640761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.3744-3747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659867v1</w:t>
+                <w:t xml:space="preserve">hal-00638874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640864v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640866v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640872v1</w:t>
+                <w:t xml:space="preserve">hal-00640864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Parameter Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1361-1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561143v1</w:t>
+                <w:t xml:space="preserve">hal-00640872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Frascati, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640862v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimate with Attractive Asymptotic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+                <w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 4th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Frascati, Italy. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659869v1</w:t>
+                <w:t xml:space="preserve">hal-00640862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection using SIRV background modelling for hyperspectral imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimate with Attractive Asymptotic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T.K. Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050186⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE 4th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6136011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659865v1</w:t>
+                <w:t xml:space="preserve">hal-00659869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable scatterers detection and tracking in heterogeneous clutter by repeat-pass SAR interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust detection using SIRV background modelling for hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pacific Grove, United States. 5 p., </w:t>
+              <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4316-4319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544148v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+                <w:t xml:space="preserve">Improved segmentation in polarimetric SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520566v1</w:t>
+                <w:t xml:space="preserve">hal-00557877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne passive bistatic radar for short range air and ground surveillance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A review of non-Gaussian detectors on different sets of experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557909v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Robust MIMO Radar Detection for Correlated Subarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5496211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556585v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Airborne passive bistatic radar for short range air and ground surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Kai Pin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556549v1</w:t>
+                <w:t xml:space="preserve">hal-00557909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555918v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488337v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507077v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557881v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556221v2</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
+              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507074v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal parameter estimation in heterogeneous clutter for high resolution polarimetric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00544150v1</w:t>
+                <w:t xml:space="preserve">hal-00488337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Analysis of Covariance Matrix Estimates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555913v1</w:t>
+                <w:t xml:space="preserve">hal-00507077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
+                <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398923v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved segmentation in polarimetric SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
+                <w:t xml:space="preserve">Optimal parameter estimation in heterogeneous clutter for high resolution polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.855-858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557877v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of non-Gaussian detectors on different sets of experimental data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robustness Analysis of Covariance Matrix Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557918v1</w:t>
+                <w:t xml:space="preserve">hal-00555913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust MIMO Radar Detection for Correlated Subarrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.5-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5496211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555863v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t>
+                <w:t xml:space="preserve">Adaptive MIMO radar detection in non-Gaussian and heterogeneous clutter considering fluctuating targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Totems</w:t>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jolivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. 4 p. on CD-ROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2009.5278651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385652v1</w:t>
+                <w:t xml:space="preserve">hal-00447876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493508v1</w:t>
+                <w:t xml:space="preserve">hal-00385652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-963-III-966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419081v1</w:t>
+                <w:t xml:space="preserve">hal-02493508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification supervisée des diffuseurs en imagerie RSO basée sur des signatures polarimétriques non-cohérentes temps-fréquence.</w:t>
+                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419062v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Classification supervisée des diffuseurs en imagerie RSO basée sur des signatures polarimétriques non-cohérentes temps-fréquence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447905v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419085v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the normalized coherency matrix through the SIRV model. Application to high resolution POLSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal adaptive detector in non-homogeneous and low-rank clutter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447895v1</w:t>
+                <w:t xml:space="preserve">hal-00419085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Processing Methods and Poly-Pulse Waveforms for Laser Vibrometry in Pulsed Mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal adaptive detector in non-homogeneous and low-rank clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLRC 2009 - 15th Coherent Laser Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.non communiqué, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784851v1</w:t>
+                <w:t xml:space="preserve">hal-00447895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Signal Processing Methods and Poly-Pulse Waveforms for Laser Vibrometry in Pulsed Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">CLRC 2009 - 15th Coherent Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419088v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
+                <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419086v1</w:t>
+                <w:t xml:space="preserve">hal-00419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MIMO radar detection in non-Gaussian and heterogeneous clutter considering fluctuating targets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2009.5278651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447876v1</w:t>
+                <w:t xml:space="preserve">hal-00419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherency matrix estimation for heterogeneous clutter through the SIRV model. Application to high resolution POLSAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21881,77 +21881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Persymmetric Covariance Matrices in Adaptive Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22011,90 +22011,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
@@ -22145,51 +22145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de signaux STAP - Détection et Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club STAP ONERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22214,90 +22214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sirv-cfar adaptive detector exploiting persymmetric clutter covariance structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.CD-ROM Proceedings, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22325,459 +22325,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
+                <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256018v1</w:t>
+                <w:t xml:space="preserve">hal-00255829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
+                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419135v1</w:t>
+                <w:t xml:space="preserve">hal-00256018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
+                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">PSIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255829v1</w:t>
+                <w:t xml:space="preserve">hal-00419135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a SIRV-CFAR detector with radar experimentations in impulsive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22802,64 +22802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full exploitation of wavelet coefficients in radar imaging for improving the detection of a class of sources in the context of real data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22936,64 +22936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Dispersive and Anisotropic Scatterers Behavior in Radar Imaging Using Time-Frequency Analysis and Polarimetric Coherent Decomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23195,77 +23195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dispersive and anisotropic scatterers behaviour in radar imaging using time-frequency analysis and polarimetric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23316,77 +23316,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété CFAR-Matrice du Détecteur BORD -Application Radar sur Signaux Expérimentaux non-Gaussiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-cinquième Colloque GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23411,90 +23411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété CFAR-matrice du détecteur BORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23525,77 +23525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of an Improved Covariance Matrix Estimator in non-Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphie, United States. pp.69-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23629,64 +23629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR imaging using multidimensional continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23744,298 +23744,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant False Alram Rate Detection in Spherically Invariant Random Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Radar Detection in Compund-Gaussian Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004</w:t>
+              <w:t xml:space="preserve">2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00158396v1</w:t>
+                <w:t xml:space="preserve">halshs-00158397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Detection in Compund-Gaussian Clutter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Constant False Alram Rate Detection in Spherically Invariant Random Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00158397v1</w:t>
+                <w:t xml:space="preserve">halshs-00158396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant false alarm rate detection in Spherically Invariant Random Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24060,64 +24060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimum Radar Detector Performances Against Ground Clutter Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24168,77 +24168,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Detection in Compound-Gaussian Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RADAR-04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24289,51 +24289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Conference of Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.122-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24361,304 +24361,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimum Radar Detector in non-Gaussian noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PEOD: Pade estimated optimum (radar) detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duvaut</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Declerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duvaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICASSP '02</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.5744038⟩</w:t>
+              <w:t xml:space="preserve">2001 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Atlanta, United States. pp.270-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NRC.2001.922989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152666v1</w:t>
+                <w:t xml:space="preserve">hal-03152663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEOD: Pade estimated optimum (radar) detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bayesian Optimum Radar Detector in non-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Duvaut</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duvaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Atlanta, United States. pp.270-274, </w:t>
+              <w:t xml:space="preserve">Proceedings of ICASSP '02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States. pp.II-1289-II-1292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NRC.2001.922989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.5744038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152663v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum signal synthesis for time-scale estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Seattle, United States. pp.1557-1560, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24692,51 +24692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramer Rao bound computation for velocity estimation in the broad-band case using the Mellin transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ICASSP '93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. pp.273-276 vol.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24770,51 +24770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of affine time-frequency distributions using the fast Mellin transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24874,51 +24874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionalized wavelet transform with application to radar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25004,51 +25004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1990, Albuquerque, United States. pp.1603-1606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25127,51 +25127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-based Cholesky Factorization and Its Application to Hyperspectral Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25241,90 +25241,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25359,90 +25359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust covariance matrix estimation and portfolio allocation: the case of non-homogeneous assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25473,77 +25473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in adaptive radar detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25619,64 +25619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25694,103 +25694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-Valued vs. Real-Valued Neural Networks for Classification Perspectives: An Example on Non-Circular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Agustin A Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25866,51 +25866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] American University of Beirut; CentraleSupélec, Université Paris-Saclay; ONERA -- The French Aerospace Lab. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -26101,51 +26101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Develter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3358621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3374958" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Agustin Barrachina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#233;le Morisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3246391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Barrachina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Morisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01793-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Angelliaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Datcu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2022.3229618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chorro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Hour Tan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arlery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3002066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad W. Bitar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loong-Fah Cheong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2897635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Greco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Abramovich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vignaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benidir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn:20050124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Titin-Schnaider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benidir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4J576C6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-rsn:20030671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00034-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC2ZPW4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00136-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXKS4Q9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.1850050107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C86535C3CF22ED8CA144ED39FDE5C7699E1C9BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02089019v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38617-7_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baraniuk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Rouzoumka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Morisseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morisseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05328928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Alexis Rouzoumka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Huy Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04975012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Rouzoumka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Terreaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morisseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huy Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229081" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993988" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frontera-Pons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642123" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Doz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096840" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datcu Mihai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094625" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrachina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883251" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03790615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Barrachina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Ovarlez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472542v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Develter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rabaste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746620" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472559v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513737" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529898v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrachina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596542" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agustin A Barrachina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413814" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Peretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01773529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462257" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840783v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane M Atto" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462253" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uly Hour Tan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Tan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553260" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313124" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692408v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953031" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ben Abdallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081373" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656899v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081548" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0455" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323391v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hoarau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760305" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rabaste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497323" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360275v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010382v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080647" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726925v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726937v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352524" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boldo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557909v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kai Pin Tan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castelli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152685v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguttes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amiot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaizan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Desjonqueres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.984" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158378v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152697v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158396v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158397v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152667v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musso" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177436" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152666v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744038" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152663v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declerq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NRC.2001.922989" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152659v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1998.681748" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319108" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.226644" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152650v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1991.151011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152646v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1990.115730" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656893v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372443v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631563v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02941957v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02754410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3374958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Develter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3358621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Agustin Barrachina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#233;le Morisseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3246391" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Barrachina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Morisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01793-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Angelliaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Datcu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2022.3229618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chorro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Hour Tan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arlery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3002066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad W. Bitar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loong-Fah Cheong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2897635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Greco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Abramovich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vignaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benidir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn:20050124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Titin-Schnaider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benidir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4J576C6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-rsn:20030671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00034-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC2ZPW4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00136-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXKS4Q9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.1850050107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C86535C3CF22ED8CA144ED39FDE5C7699E1C9BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02089019v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38617-7_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baraniuk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trottier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Rouzoumka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Morisseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morisseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05328928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Alexis Rouzoumka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Huy Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04975012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Rouzoumka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Terreaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huy Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frontera-Pons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642123" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094625" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Doz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096840" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248060v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datcu Mihai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrachina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883251" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03790615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Barrachina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Ovarlez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472542v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Develter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rabaste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746620" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agustin A Barrachina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413814" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472559v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrachina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Peretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01773529v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462257" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uly Hour Tan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Tan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553260" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840783v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane M Atto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462253" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0455" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656619v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313124" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ben Abdallah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081373" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656899v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081548" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360275v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rabaste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485178" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hoarau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760305" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497323" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010382v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080647" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726925v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726937v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352524" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boldo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557909v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kai Pin Tan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castelli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152685v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguttes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amiot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaizan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Desjonqueres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.984" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158378v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152697v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158397v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158396v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152667v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musso" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177436" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152663v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declerq" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NRC.2001.922989" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152666v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744038" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152659v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1998.681748" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319108" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.226644" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152650v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1991.151011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152646v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1990.115730" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656893v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372443v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631563v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02941957v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02754410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>