--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -638,287 +638,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Equivalent Architectures of Complex-valued and Real-valued Neural Networks - Application on Polarimetric SAR Image Segmentation</w:t>
+                <w:t xml:space="preserve">Self-Supervised Learning Based Anomaly Detection in Synthetic Aperture Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Agustín Barrachina</w:t>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Morisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+                <w:t xml:space="preserve">Sebastien Angelliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-022-01793-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.440-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2022.3229618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771786v1</w:t>
+                <w:t xml:space="preserve">hal-03975492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Learning Based Anomaly Detection in Synthetic Aperture Radar Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">Comparison Between Equivalent Architectures of Complex-valued and Real-valued Neural Networks - Application on Polarimetric SAR Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Agustín Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Datcu</w:t>
+                <w:t xml:space="preserve">Christèle Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.440-449. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2022.3229618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-022-01793-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975492v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
               </w:r>
@@ -1690,261 +1690,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Robust Statistics for Change Detection in Time Series of Multivariate SAR Images</w:t>
+                <w:t xml:space="preserve">Design of New Wavelet Packets Adapted to High-Resolution SAR Images With an Application to Target Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (2), pp.520-534. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (6), pp.3919-3932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tsp.2018.2883011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2018.2888993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975924v1</w:t>
+                <w:t xml:space="preserve">hal-02057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Wavelet Packets Adapted to High-Resolution SAR Images With an Application to Target Detection</w:t>
+                <w:t xml:space="preserve">New Robust Statistics for Change Detection in Time Series of Multivariate SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (6), pp.3919-3932. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.520-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tgrs.2018.2888993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2018.2883011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057622v1</w:t>
+                <w:t xml:space="preserve">hal-01975924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse and Low-Rank Matrix Decomposition for Automatic Target Detection in Hyperspectral Imagery</w:t>
               </w:r>
@@ -3202,274 +3202,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pailloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659834v1</w:t>
+                <w:t xml:space="preserve">hal-00638825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+                <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.2376-2390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638825v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Club STAP</w:t>
               </w:r>
@@ -3639,546 +3639,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ts.28.113-142⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.567 - 576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659845v1</w:t>
+                <w:t xml:space="preserve">hal-00638829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.113-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.28.113-142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638829v1</w:t>
+                <w:t xml:space="preserve">hal-00659845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scatterers Characterisation in Radar Imaging Using Joint Time-Frequency Analysis and Polarimetric Coherent Decompositions</w:t>
+                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vignaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2008.0086⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555857v1</w:t>
+                <w:t xml:space="preserve">hal-00555844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scatterers Characterisation in Radar Imaging Using Joint Time-Frequency Analysis and Polarimetric Coherent Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.384-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2008.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555844v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t>
               </w:r>
@@ -4398,90 +4398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterers Characterization in radar imaging using joint time-frequency analysis and polarimetric coherent decompositions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.384-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6158,51 +6158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Matrix Information Geometry for Polarimetric SAR Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,51 +6988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadang Alexis Rouzoumka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,299 +7198,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAE pour la détection d'anomalies en imagerie SAR</w:t>
+                <w:t xml:space="preserve">Out-of-Distribution Radar Detection in Compound Clutter and Thermal Noise through Variational Autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Huy Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Y A Rouzoumka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+                <w:t xml:space="preserve">E Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235797v1</w:t>
+                <w:t xml:space="preserve">hal-04975012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Distribution Radar Detection in Compound Clutter and Thermal Noise through Variational Autoencoders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VAE pour la détection d'anomalies en imagerie SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Morisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+                <w:t xml:space="preserve">X Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ren</w:t>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975012v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">torchcvnn: A PyTorch-based library to easily experiment with state-of-the-art Complex-Valued Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,77 +7580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of despeckling for supervised SAR super-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,51 +7714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving polarimetric properties in PolSAR image reconstruction through Complex-Valued Auto-Encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8307,90 +8307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised SAR anomaly detection guided with RX detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angelliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8653,51 +8653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage auto-supervisé guidé statistiquement pour la détection d'anomalies en imagerie SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,173 +8876,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-valued neural networks for polarimetric sar segmentation using pauli representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Barrachina</w:t>
+                <w:t xml:space="preserve">SAR Anomalies Detection based on Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Morisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+                <w:t xml:space="preserve">Sebastien Angelliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE- IGARSS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752893v1</w:t>
+                <w:t xml:space="preserve">hal-03790615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la probabilité de fausse alarme du Filtre Adapté Normalisé pour la détection de cibles hors-grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Develter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9097,178 +9088,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022. XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Anomalies Detection based on Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">Complex-valued neural networks for polarimetric sar segmentation using pauli representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Datcu</w:t>
+                <w:t xml:space="preserve">Christèle Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE- IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790615v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merits of Complex-Valued Neural Networks for PolSAR image segmentation</w:t>
               </w:r>
@@ -9280,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustin Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9509,90 +9509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies en SAR basée sur les réseaux génératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angelliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10781,51 +10781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11805,260 +11805,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Detection Algorithms for Slow Moving Targets in Non-Gaussian Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155900v1</w:t>
+                <w:t xml:space="preserve">hal-02492079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Detection Algorithms for Slow Moving Targets in Non-Gaussian Clutter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492079v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sar Images Change-point Estimation Strategies Using an Mse Lower Bound</w:t>
               </w:r>
@@ -13069,542 +13069,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-based Cholesky Factorization and Its Application to Hyperspectral Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
+                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656619v1</w:t>
+                <w:t xml:space="preserve">hal-01692623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous sparsity-based binary hypothesis model for real hyperspectral target detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nouvelle-Orléans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Linear Time-Frequency modeling and adaptive robust target detection in highly textured monovariate SAR image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nouvelle-Orléans, United States. pp.4029 - 4033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692623v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Linear Time-Frequency modeling and adaptive robust target detection in highly textured monovariate SAR image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation jointe d'une séquence et d'un filtre désadapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uy Hour Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617057v1</w:t>
+                <w:t xml:space="preserve">hal-01692635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation jointe d'une séquence et d'un filtre désadapté</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Adnet</w:t>
+                <w:t xml:space="preserve">Sparsity-based Cholesky Factorization and Its Application to Hyperspectral Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad W. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loong-Fah Cheong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692635v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Detection Schemes for Joint Temporal and Spatial Correlated Clutter Using Vector ARMA Models</w:t>
               </w:r>
@@ -13783,252 +13783,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
+                <w:t xml:space="preserve">Multivariate Change Detection on High Resolution Monovariate SAR Image Using Linear Time-Frequency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617062v1</w:t>
+                <w:t xml:space="preserve">hal-01617069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Change Detection on High Resolution Monovariate SAR Image Using Linear Time-Frequency Analysis</w:t>
+                <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Atto</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617069v1</w:t>
+                <w:t xml:space="preserve">hal-01617062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Code Optimization for Coherent MIMO Radar Via a Gradient Descent</w:t>
               </w:r>
@@ -14174,51 +14174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14909,412 +14909,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Images Refocusing and Scattering Center Detection for Infrastructure Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadarConf14 - 2014 IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cincinnati, United States. pp.334-339, </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Québec, Canada. pp.4715 - 4718, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.6875610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065821v1</w:t>
+                <w:t xml:space="preserve">hal-01104803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947546⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104803v1</w:t>
+                <w:t xml:space="preserve">hal-01010418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">SAR Images Refocusing and Scattering Center Detection for Infrastructure Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Cacoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">RadarConf14 - 2014 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cincinnati, United States. pp.334-339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.6875610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010418v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Time Frequency Analysis for Adaptive Target Detection in Highly Textured Monodimensional Radar Images</w:t>
               </w:r>
@@ -15653,511 +15653,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Hotelling's T2 statistic for the hierarchical clustering of hyperspectral data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2013 - 5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010382v1</w:t>
+                <w:t xml:space="preserve">hal-00935510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Robust Detectors for Hyperspectral Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934285v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the Hotelling's T2 statistic for the hierarchical clustering of hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHISPERS 2013 - 5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gainesville, United States. pp.n/c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935510v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Analysis of Robust Detectors for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935540v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAR Hierarchical Clustering of Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16241,51 +16241,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry snow backscattering sensivity on density change for SWE estimation</w:t>
+                <w:t xml:space="preserve">Stochastically based wet snow mapping with SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
@@ -16299,127 +16299,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4418-4421, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350393⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4859-4862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726925v2</w:t>
+                <w:t xml:space="preserve">hal-00726937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of Robust Estimates for Detection in Hyperspectral Images using Elliptical Distributions Backgroung</w:t>
+                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mahot</w:t>
@@ -16433,475 +16433,475 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350938⟩</w:t>
+              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781727v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastically based wet snow mapping with SAR data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Stankovic</w:t>
+                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.81 - 85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726937v2</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Dry snow backscattering sensivity on density change for SWE estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4418-4421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780777v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">A class of Robust Estimates for Detection in Hyperspectral Images using Elliptical Distributions Backgroung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4166 - 4169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781738v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Scatterers Detection and Tracking in Heterogeneous Clutter by Repeat-Pass SAR Interferometry</w:t>
               </w:r>
@@ -17164,51 +17164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17253,386 +17253,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.3744-3747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640761v1</w:t>
+                <w:t xml:space="preserve">hal-00638874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00638874v1</w:t>
+                <w:t xml:space="preserve">hal-00640866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640866v1</w:t>
+                <w:t xml:space="preserve">hal-00640761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
               </w:r>
@@ -17739,90 +17739,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17847,51 +17847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17899,51 +17899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1361-1364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18072,51 +18072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18191,274 +18191,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimate with Attractive Asymptotic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Robust detection using SIRV background modelling for hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 4th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6136011⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4316-4319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659869v1</w:t>
+                <w:t xml:space="preserve">hal-00659865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection using SIRV background modelling for hyperspectral imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimate with Attractive Asymptotic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T.K. Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4316-4319, </w:t>
+              <w:t xml:space="preserve">2011 IEEE 4th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6136011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659865v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved segmentation in polarimetric SAR images</w:t>
               </w:r>
@@ -18660,90 +18660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust MIMO Radar Detection for Correlated Subarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18771,766 +18771,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520566v1</w:t>
+                <w:t xml:space="preserve">hal-00556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne passive bistatic radar for short range air and ground surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557909v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556585v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+                <w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
+              <w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557881v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jolivet</w:t>
+                <w:t xml:space="preserve">Airborne passive bistatic radar for short range air and ground surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Kai Pin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556221v2</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19538,51 +19538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19607,90 +19607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19715,77 +19715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19836,51 +19836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19888,51 +19888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19966,51 +19966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20018,51 +20018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20139,51 +20139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.855-858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20325,51 +20325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20459,90 +20459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive MIMO radar detection in non-Gaussian and heterogeneous clutter considering fluctuating targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. 4 p. on CD-ROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20570,135 +20570,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jolivet</w:t>
+                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385652v1</w:t>
+                <w:t xml:space="preserve">hal-00419081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
               </w:r>
@@ -20782,204 +20782,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419081v1</w:t>
+                <w:t xml:space="preserve">hal-00385652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification supervisée des diffuseurs en imagerie RSO basée sur des signatures polarimétriques non-cohérentes temps-fréquence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21151,51 +21151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21220,90 +21220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21553,90 +21553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21678,90 +21678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22050,51 +22050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
@@ -22331,103 +22331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22446,269 +22446,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">PSIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256018v1</w:t>
+                <w:t xml:space="preserve">hal-00419135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419135v1</w:t>
+                <w:t xml:space="preserve">hal-00256018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a SIRV-CFAR detector with radar experimentations in impulsive noise</w:t>
               </w:r>
@@ -22828,51 +22828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22923,90 +22923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Dispersive and Anisotropic Scatterers Behavior in Radar Imaging Using Time-Frequency Analysis and Polarimetric Coherent Decomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Titin-Schnaider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23182,103 +23182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dispersive and anisotropic scatterers behaviour in radar imaging using time-frequency analysis and polarimetric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23405,467 +23405,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété CFAR-matrice du détecteur BORD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of an Improved Covariance Matrix Estimator in non-Gaussian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphie, United States. pp.69-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00158378v1</w:t>
+                <w:t xml:space="preserve">hal-02495012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of an Improved Covariance Matrix Estimator in non-Gaussian Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Propriété CFAR-matrice du détecteur BORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495012v1</w:t>
+                <w:t xml:space="preserve">halshs-00158378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR imaging using multidimensional continuous wavelet transform</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t>
+                <w:t xml:space="preserve">Radar Detection in Compund-Gaussian Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152697v1</w:t>
+                <w:t xml:space="preserve">halshs-00158397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Detection in Compund-Gaussian Clutter</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2004, Toulouse, France</w:t>
+                <w:t xml:space="preserve">SAR imaging using multidimensional continuous wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benidir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 12th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158397v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant False Alram Rate Detection in Spherically Invariant Random Processes</w:t>
               </w:r>
@@ -25593,51 +25593,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFE: a SAR Feature Extractor based on self-supervised learning and masked Siamese ViTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26101,51 +26101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3374958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Develter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3358621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Agustin Barrachina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#233;le Morisseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3246391" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Barrachina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Morisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01793-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Angelliaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Datcu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2022.3229618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chorro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Hour Tan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arlery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3002066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad W. Bitar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loong-Fah Cheong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2897635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Greco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Abramovich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vignaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benidir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn:20050124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Titin-Schnaider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benidir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4J576C6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-rsn:20030671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00034-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC2ZPW4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00136-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXKS4Q9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.1850050107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C86535C3CF22ED8CA144ED39FDE5C7699E1C9BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02089019v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38617-7_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baraniuk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trottier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Rouzoumka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Morisseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morisseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05328928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Alexis Rouzoumka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Huy Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04975012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Rouzoumka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Terreaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huy Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frontera-Pons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642123" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094625" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Doz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096840" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248060v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datcu Mihai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrachina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883251" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03790615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Barrachina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Ovarlez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472542v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Develter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rabaste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746620" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agustin A Barrachina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413814" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472559v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrachina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Peretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01773529v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462257" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uly Hour Tan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Tan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553260" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840783v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane M Atto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462253" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0455" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656619v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313124" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ben Abdallah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081373" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656899v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081548" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360275v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rabaste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485178" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hoarau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760305" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497323" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010382v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080647" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726925v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726937v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352524" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boldo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557909v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kai Pin Tan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castelli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152685v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguttes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amiot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaizan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Desjonqueres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.984" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158378v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152697v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158397v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158396v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152667v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musso" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177436" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152663v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declerq" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NRC.2001.922989" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152666v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744038" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152659v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1998.681748" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319108" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.226644" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152650v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1991.151011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152646v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1990.115730" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656893v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372443v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631563v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02941957v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02754410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3374958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Develter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3358621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Agustin Barrachina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#233;le Morisseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3246391" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Angelliaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Datcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2022.3229618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Barrachina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Morisseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01793-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chorro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Hour Tan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arlery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3002066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad W. Bitar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loong-Fah Cheong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2897635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Greco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Abramovich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vignaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benidir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn:20050124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Titin-Schnaider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benidir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4J576C6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-rsn:20030671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00034-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC2ZPW4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00136-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXKS4Q9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.1850050107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C86535C3CF22ED8CA144ED39FDE5C7699E1C9BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02089019v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38617-7_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baraniuk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trottier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Rouzoumka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Morisseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morisseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05328928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Alexis Rouzoumka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04975012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Rouzoumka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Terreaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morisseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ren" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235797v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Huy Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huy Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frontera-Pons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642123" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094625" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Doz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096840" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248060v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datcu Mihai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03790615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472610v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrachina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883251" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Barrachina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Ovarlez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472542v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Develter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rabaste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746620" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agustin A Barrachina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413814" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472559v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrachina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Peretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492079v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01773529v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462257" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uly Hour Tan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Tan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553260" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840783v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane M Atto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462253" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0455" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692408v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656619v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313124" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ben Abdallah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081373" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656899v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617069v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081548" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360275v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rabaste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485178" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hoarau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760305" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497323" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010382v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080647" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726937v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352524" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726925v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350393" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boldo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557909v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kai Pin Tan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castelli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152685v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguttes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amiot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaizan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Desjonqueres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.984" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158378v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158397v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152697v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158396v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152667v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musso" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177436" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152663v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declerq" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NRC.2001.922989" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152666v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744038" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152659v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1998.681748" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319108" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.226644" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152650v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1991.151011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152646v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1990.115730" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656893v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372443v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631563v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02941957v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02754410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>