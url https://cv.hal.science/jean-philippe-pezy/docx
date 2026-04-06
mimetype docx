--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -740,559 +740,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological effects of low-intensity marine aggregate extraction in a strong-hydrodynamic, coarse environment context: A case study of the GIE GMO site (English channel)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">Jessica Salauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106614⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625239v1</w:t>
+                <w:t xml:space="preserve">hal-05060957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
+                <w:t xml:space="preserve">Assessing the ecological effects of low-intensity marine aggregate extraction in a strong-hydrodynamic, coarse environment context: A case study of the GIE GMO site (English channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.106614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04405000v1</w:t>
+                <w:t xml:space="preserve">hal-04625239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Navon</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060957v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of the non-indigenous mysid Neomysis americana (S.I. Smith, 1873) in the Loire estuary</w:t>
               </w:r>
@@ -1376,2338 +1376,2355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Turbulent Wake of Offshore Wind Turbines and Retention Time of Larval Dispersion</w:t>
+                <w:t xml:space="preserve">The invasive Asian benthic foraminifera Trochammina hadai Uchio, 1962: identification of a new local in Normandy (France) and a discussion on its putative introduction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Ajmi</w:t>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boutet</w:t>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Holzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Mcgann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse11112152⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.1.103512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286424v1</w:t>
+                <w:t xml:space="preserve">hal-04248088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent expansion of the non-indigenous amphipod Chelicorophium curvispinum (G.O. Sars, 1895) in the Seine estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+                <w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2023.12.3.16⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.103100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148571v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive Asian benthic foraminifera Trochammina hadai Uchio, 1962: identification of a new local in Normandy (France) and a discussion on its putative introduction pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between habitat and recruitment of the Asian shore crab Hemigrapsus sanguineus (De Haan, 1835) and the indigenous shore crab Carcinus maenas (Linnaeus, 1758) on Normandy seashores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248088v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molluscs from tidal channels of the Gulf of Gabès (Tunisia): Quantitative data and comparison with other lagoons and coastal waters of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse11030545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Salaün</w:t>
+                <w:t xml:space="preserve">Recent expansion of the non-indigenous amphipod Chelicorophium curvispinum (G.O. Sars, 1895) in the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103100⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2023.12.3.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248150v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between habitat and recruitment of the Asian shore crab Hemigrapsus sanguineus (De Haan, 1835) and the indigenous shore crab Carcinus maenas (Linnaeus, 1758) on Normandy seashores</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolyne Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018503v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Richirt</w:t>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolyne Courleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884005v1</w:t>
+                <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Study of Turbulent Wake of Offshore Wind Turbines and Retention Time of Larval Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Humbert</w:t>
+                <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Antajan</w:t>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.2152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse11112152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959836v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Taormina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambre Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600460v1</w:t>
+                <w:t xml:space="preserve">hal-03959821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 pandemic lockdown: An excellent opportunity to study the effects of trawling disturbance on macrobenthic fauna in the shallow waters of the Gulf of Gabès (Tunisia, Central Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959821v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic lockdown: An excellent opportunity to study the effects of trawling disturbance on macrobenthic fauna in the shallow waters of the Gulf of Gabès (Tunisia, Central Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.1282. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594943v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
+                <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Gofas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770389v1</w:t>
+                <w:t xml:space="preserve">hal-03947346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Taormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gofas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+                <w:t xml:space="preserve">Maxine Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947346v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological status assessment and non-indigenous species in industrial and fishing harbours of the Gulf of Gabès (central Mediterranean Sea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide coverage but few quantitative data: Coarse sediments in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14729-1⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853483v1</w:t>
+                <w:t xml:space="preserve">hal-02957730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrobenthic communities in the tidal channels around the Gulf of Gabès, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33140/JMSRO.04.01.06⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.111846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546730v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t>
+                <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Thomas Schwanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mussio</w:t>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474686v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide coverage but few quantitative data: Coarse sediments in the English Channel</w:t>
+                <w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33140/JMSRO.04.01.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957730v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
+                <w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Dauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Michelet</w:t>
+                <w:t xml:space="preserve">Isabelle Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.755-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.4.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546719v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrobenthic communities in the tidal channels around the Gulf of Gabès, Tunisia</w:t>
+                <w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abir Fersi</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162, pp.111846. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130841v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the invasive macro-algae Sargassum muticum (Yendo) Fensholt, 1955 offer an appropriate temporary habitat for mobile fauna including non indigenous species?</w:t>
               </w:r>
@@ -3804,633 +3821,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t>
+              <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21926/jept.2101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417299v1</w:t>
+                <w:t xml:space="preserve">hal-03180437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Robin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pat Hutchings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Londoño-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.M. Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/jept.2101012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180437v1</w:t>
+                <w:t xml:space="preserve">hal-03494132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventory and geographical affinities of Algerian Cumacea, Isopoda, Mysida, Lophogastrida and Tanaidacea (Crustacea Peracarida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, 221 (6), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d13060221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494132v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory and geographical affinities of Algerian Cumacea, Isopoda, Mysida, Lophogastrida and Tanaidacea (Crustacea Peracarida)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Bakalem</w:t>
+                <w:t xml:space="preserve">Ecological status assessment and non-indigenous species in industrial and fishing harbours of the Gulf of Gabès (central Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Moshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, 221 (6), pp.221. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, p. 65278-65299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d13060221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14729-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234323v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
+                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878387v1</w:t>
+                <w:t xml:space="preserve">hal-02564866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
               </w:r>
@@ -4493,1515 +4493,1515 @@
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.106381. </w:t>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264467v1</w:t>
+                <w:t xml:space="preserve">hal-03420719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424358v1</w:t>
+                <w:t xml:space="preserve">hal-02458357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02564866v1</w:t>
+                <w:t xml:space="preserve">hal-03018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
+                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018822v1</w:t>
+                <w:t xml:space="preserve">hal-02424358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Martinez</w:t>
+                <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458357v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420719v1</w:t>
+                <w:t xml:space="preserve">hal-03004844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Inventory and the biogeographical affinities of Annelida Polychaeta in the Algerian coastline (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.157-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.20408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018832v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004844v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory and the biogeographical affinities of Annelida Polychaeta in the Algerian coastline (Western Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gillet</w:t>
+                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.20408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02555553v1</w:t>
+                <w:t xml:space="preserve">hal-02890347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
+                <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420720v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
+                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.106381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890347v1</w:t>
+                <w:t xml:space="preserve">hal-04264467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well established population of the Atlantic blue crab &amp;lt;i&amp;gt;Callinectes sapidus&amp;lt;/i&amp;gt; (Rathbun, 1896) in the English Channel?</w:t>
+                <w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kerckhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.1F874EAA⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2019.8.2.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060650v1</w:t>
+                <w:t xml:space="preserve">hal-02153586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t>
+                <w:t xml:space="preserve">A well established population of the Atlantic blue crab &amp;lt;i&amp;gt;Callinectes sapidus&amp;lt;/i&amp;gt; (Rathbun, 1896) in the English Channel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Kerckhof</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.205-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2019.8.2.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.1F874EAA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153586v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapidly established population of the invader mysid Neomysis americana (S.I. Smith, 1873) in the Seine estuary</w:t>
               </w:r>
@@ -6260,51 +6260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,90 +6364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of benthic macrofauna to multiple anthropogenic pressures in the shallow coastal zone south of Sfax (Tunisia, central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moncef Serbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6622,2133 +6622,2133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Ruditapes spp. Clam Stock on the Western Coast of Cotentin (English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Beck</w:t>
+                <w:t xml:space="preserve">Amphipods from tidal channels of the Gulf of Gabès (central Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2324-8661.1000186⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.430-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983414v1</w:t>
+                <w:t xml:space="preserve">hal-01868058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of the geographical distribution of the crab Asthenognathus atlanticus Monod, 1932, in the eastern English Channel through its commensal relationship with the polychaete Chaetopterus variopedatus (Renier, 1804)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12526-016-0619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01691973v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipods from tidal channels of the Gulf of Gabès (central Mediterranean Sea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Fersi</w:t>
+                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.15913⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.232 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868058v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763145v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Foveau</w:t>
+                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868064v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.143--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714959v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the geographical distribution of the crab Asthenognathus atlanticus Monod, 1932, in the eastern English Channel through its commensal relationship with the polychaete Chaetopterus variopedatus (Renier, 1804)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Ruditapes spp. Clam Stock on the Western Coast of Cotentin (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Joncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-016-0619-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2324-8661.1000186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696109v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping benthic communities: An indispensable tool for the preservation and management of the eco-socio-system in the Bay of Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">What are the factors driving long-term changes of the suprabenthos in the Seine estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689577v1</w:t>
+                <w:t xml:space="preserve">hal-01691018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Syllidae of the English Channel coarse sediment communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315417000704⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691041v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the factors driving long-term changes of the suprabenthos in the Seine estuary?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+                <w:t xml:space="preserve">Turning off the DRIP (‘Data-rich, information-poor’) – rationalising monitoring with a focus on marine renewable energy developments and the benthos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.848 - 859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691018v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398550v1</w:t>
+                <w:t xml:space="preserve">hal-01691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Records of two introduced Penaeidae (Crustacea: Decapoda) species from Le Havre Harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (4), pp.363-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unexpected record of an African mangrove crab, Perisesarma alberti Rathbun, 1921, (Decapoda: Brachyura: Sesarmidae) in European waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Shahdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric D’udekem D’acoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s41200-017-0135-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping benthic communities: An indispensable tool for the preservation and management of the eco-socio-system in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hacquebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.162 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691022v1</w:t>
+                <w:t xml:space="preserve">hal-01689577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning off the DRIP (‘Data-rich, information-poor’) – rationalising monitoring with a focus on marine renewable energy developments and the benthos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Sheehan</w:t>
+                <w:t xml:space="preserve">Revisited Syllidae of the English Channel coarse sediment communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74, pp.848 - 859. </w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (05), pp.1051 - 1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0025315417000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696446v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the Late Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,51 +8873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billie Lecornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.1260. </w:t>
@@ -8955,90 +8955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate Effect of Clam Harvesting on Intertidal Benthic Communities in the Mudflat Zones of Kneiss Islands (Central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aquaculture Research &amp; Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9072,90 +9072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Structures of the Macrozoobenthos from the Intertidal Zone of the Kneiss Islands (Central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.65405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9183,538 +9183,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the marbled crab Pachygrapsus marmoratus (Fabricius, 1787) on the coast of Calvados (Bay of Seine, English Channel)</w:t>
+                <w:t xml:space="preserve">Are mussel beds a favourable habitat for settlement of Hemigrapsus sanguineus (De Haan, 1835)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2015.10.1.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540879v1</w:t>
+                <w:t xml:space="preserve">hal-01540860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are mussel beds a favourable habitat for settlement of Hemigrapsus sanguineus (De Haan, 1835)?</w:t>
+                <w:t xml:space="preserve">New records of &amp;lt;i&amp;gt;Eriocheir sinensis&amp;lt;/i&amp;gt; H. Milne Edwards, 1853 in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1755267214001389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2015.10.1.05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01540860v1</w:t>
+                <w:t xml:space="preserve">hal-02060373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impact of bait digging on intertidal macrofauna of tidal mudflats around the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2-4), pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr/2016002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of &amp;lt;i&amp;gt;Eriocheir sinensis&amp;lt;/i&amp;gt; H. Milne Edwards, 1853 in Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of clam rake harvesting on the intertidal Ruditapes habitat of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (9), pp.2663 - 2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1755267214001389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02060373v1</w:t>
+                <w:t xml:space="preserve">hal-01540832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clam rake harvesting on the intertidal Ruditapes habitat of the English Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First record of the marbled crab Pachygrapsus marmoratus (Fabricius, 1787) on the coast of Calvados (Bay of Seine, English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01540832v1</w:t>
+                <w:t xml:space="preserve">hal-01540879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological traits explain the distribution and colonisation ability of the invasive shore crab Hemigrapsus takanoi</w:t>
               </w:r>
@@ -9840,264 +9840,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional records and distribution (2011-2012) of Hemigrapsus sanguineus (De Haan, 1835) along the French coast of the English Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term changes of the Seine estuary suprabenthos (1996-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 448, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2013.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/mbi.2013.4.4.05⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924658v1</w:t>
+                <w:t xml:space="preserve">hal-00861206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes of the Seine estuary suprabenthos (1996-2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additional records and distribution (2011-2012) of Hemigrapsus sanguineus (De Haan, 1835) along the French coast of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gothland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ovaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2013.06.019⟩</w:t>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2013.4.4.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861206v1</w:t>
+                <w:t xml:space="preserve">hal-00924658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10109,2072 +10109,2072 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+                <w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416287v1</w:t>
+                <w:t xml:space="preserve">hal-05368635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416275v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491364v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368635v1</w:t>
+                <w:t xml:space="preserve">hal-05247325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">14th International temperate reefs symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247325v1</w:t>
+                <w:t xml:space="preserve">hal-05368684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International temperate reefs symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368684v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asari clam (Ruditapes philippinarum) in France: fishing activity, governance and present knowledge challenges regarding biology and ecology</w:t>
+                <w:t xml:space="preserve">Anthropogenic hybridization led to the emergence of the dock mussel, a new port ecotype with a fully admixed genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+                <w:t xml:space="preserve">F Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sanchez</w:t>
+                <w:t xml:space="preserve">S Howitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lissardy</w:t>
+                <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bru</w:t>
+                <w:t xml:space="preserve">J.C. Nascimento-Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Kermorvan</w:t>
+                <w:t xml:space="preserve">F Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Manila Clam (Asari) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Gunsan, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on the advances in Marine Mussel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368691v1</w:t>
+                <w:t xml:space="preserve">hal-05368706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic hybridization led to the emergence of the dock mussel, a new port ecotype with a fully admixed genome</w:t>
+                <w:t xml:space="preserve">Asari clam (Ruditapes philippinarum) in France: fishing activity, governance and present knowledge challenges regarding biology and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Touchard</w:t>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Howitt</w:t>
+                <w:t xml:space="preserve">F Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simon</w:t>
+                <w:t xml:space="preserve">M Lissardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Nascimento-Schulze</w:t>
+                <w:t xml:space="preserve">N Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cerqueira</w:t>
+                <w:t xml:space="preserve">C Kermorvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on the advances in Marine Mussel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t>
+              <w:t xml:space="preserve">5th International Manila Clam (Asari) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gunsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368706v1</w:t>
+                <w:t xml:space="preserve">hal-05368691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species Connectivity Between Offshore Wind Farms in the Bay of Seine -MARS3D and ICHTHYOP Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291104v1</w:t>
+                <w:t xml:space="preserve">hal-04291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251312v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291302v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre les facteurs granulométriques et la structure des communautés benthiques en Manche est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291283v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Connectivity Between Offshore Wind Farms in the Bay of Seine -MARS3D and ICHTHYOP Coupling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291346v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les facteurs granulométriques et la structure des communautés benthiques en Manche est</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpected high records of non-indigenous foraminiferal species in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavard Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richirt Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holzmann Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mcgann Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
+              <w:t xml:space="preserve">FORAMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155193v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291478v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected high records of non-indigenous foraminiferal species in the eastern English Channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mcgann Mary</w:t>
+                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORAMS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537923v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delegrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Malirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274740v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et transition énergétique : la surprenante biodiversité qui a colonisé l’hydrolienne de Paimpol-Bréhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12260,64 +12260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12372,77 +12372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12500,146 +12500,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
+                <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548848v1</w:t>
+                <w:t xml:space="preserve">hal-03548841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
+                <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
@@ -12666,3517 +12666,3474 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546834v1</w:t>
+                <w:t xml:space="preserve">hal-03546841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548841v1</w:t>
+                <w:t xml:space="preserve">hal-03546834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546841v1</w:t>
+                <w:t xml:space="preserve">hal-03548848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
+                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807974v1</w:t>
+                <w:t xml:space="preserve">hal-01807976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807976v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
+                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548831v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">High diversified benthic habitats in a tidal Mediterranean sub-tropical environment: the case of the Gulf of Gabès (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26537v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807979v1</w:t>
+                <w:t xml:space="preserve">hal-01807969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversified benthic habitats in a tidal Mediterranean sub-tropical environment: the case of the Gulf of Gabès (Tunisia)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26537v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807969v1</w:t>
+                <w:t xml:space="preserve">hal-01807974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and trophic network of a windfarm site of the eastern part of the English Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pêche à pied sur la côte ouest du Cotentin : un enjeu halieutique face à une pression touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
+              <w:t xml:space="preserve">COAST Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709486v1</w:t>
+                <w:t xml:space="preserve">hal-01709585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et typologie des communautés benthiques : outils indispensables pour la préservation et la gestion des habitats marins de la baie de Seine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Baffreau</w:t>
+                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Hacquebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque CARHAMB’AR 2013</w:t>
+              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708575v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphipod importance in the trophic network of the eastern part of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carhamb'ar 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456382v1</w:t>
+                <w:t xml:space="preserve">hal-02060975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche à pied sur la côte ouest du Cotentin : un enjeu halieutique face à une pression touristique</w:t>
+                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Beck</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST Bordeaux</w:t>
+              <w:t xml:space="preserve">COAST Bordeaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709585v1</w:t>
+                <w:t xml:space="preserve">hal-01709580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dancie</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delecrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546906v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST Bordeaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709580v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod importance in the trophic network of the eastern part of the English Channel</w:t>
+                <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.411-412</w:t>
+              <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060975v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and trophic network of a windfarm site of the eastern part of the English Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508388v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Carhamb'ar 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550685v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie et typologie des communautés benthiques : outils indispensables pour la préservation et la gestion des habitats marins de la baie de Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hacquebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">Actes du Colloque CARHAMB’AR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709555v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456381v1</w:t>
+                <w:t xml:space="preserve">hal-01709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suprabenthos est-il un bon témoin des variations de l’environnement ? Exemple de 15 ans de suivi en estuaire de Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709287v1</w:t>
+                <w:t xml:space="preserve">hal-03547097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the suprabenthos is a good surrogate to assess the environmental changes ? The case of the Seine estuary</w:t>
+                <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Baffreau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t>
+              <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709310v1</w:t>
+                <w:t xml:space="preserve">hal-03547045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chondrichthyens de la sériecallovo-oxfordoenne de Normandie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.134</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388091v1</w:t>
+                <w:t xml:space="preserve">hal-01709316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709266v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chondrichthyens de la sériecallovo-oxfordoenne de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Furic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pennetier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Perchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709316v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Does the suprabenthos is a good surrogate to assess the environmental changes ? The case of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709312v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
+                <w:t xml:space="preserve">Le suprabenthos est-il un bon témoin des variations de l’environnement ? Exemple de 15 ans de suivi en estuaire de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547045v1</w:t>
+                <w:t xml:space="preserve">hal-01709287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualisation de la faune de Crustacésfossiles du Bathonien Supérieur de Ranville(Calvados, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547097v1</w:t>
+                <w:t xml:space="preserve">insu-01388569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation de la faune de Crustacésfossiles du Bathonien Supérieur de Ranville(Calvados, France)</w:t>
+                <w:t xml:space="preserve">Revisited Syllidae of the coarse sand benthic communities from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Gendry</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.257</w:t>
+              <w:t xml:space="preserve">12th International Polychaete Conference National Museum Wales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388569v1</w:t>
+                <w:t xml:space="preserve">hal-01709304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Syllidae of the coarse sand benthic communities from the English Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delecrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Polychaete Conference National Museum Wales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709304v1</w:t>
+                <w:t xml:space="preserve">hal-01709307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Delecrin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709307v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wilhelmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">28ème young oceanographers forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456379v1</w:t>
+                <w:t xml:space="preserve">hal-03547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+                <w:t xml:space="preserve">Biostratigraphy and paleoecology of the decapod fauna from the Jurassic of the Vaches Noires cliffs (Calvados, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème young oceanographers forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">6th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villers sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547083v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01450751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t>
               </w:r>
@@ -16214,51 +16171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
@@ -16281,325 +16238,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostratigraphy and paleoecology of the decapod fauna from the Jurassic of the Vaches Noires cliffs (Calvados, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A re-examination of the decapod fauna from the Upper Bathonian of Ranville (Calvados, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gendry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Villers sur Mer, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2016, Villers sur Mer, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3700.6966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01450751v1</w:t>
+                <w:t xml:space="preserve">insu-01336962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilhemsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-examination of the decapod fauna from the Upper Bathonian of Ranville (Calvados, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3700.6966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01336962v1</w:t>
+                <w:t xml:space="preserve">hal-01456381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t>
               </w:r>
@@ -16624,51 +16624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16725,64 +16725,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16939,329 +16939,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining linear inverse modelling and ecological network analysis to assess offshore wind farm effects with uncertainty evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Michaud</w:t>
+                <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Wind energy and Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.113798.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368649v1</w:t>
+                <w:t xml:space="preserve">hal-05265644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Leroux</w:t>
+                <w:t xml:space="preserve">Combining linear inverse modelling and ecological network analysis to assess offshore wind farm effects with uncertainty evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind energy and Wildlife impacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265644v1</w:t>
+                <w:t xml:space="preserve">hal-05368649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17312,77 +17312,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des apports fluviaux de la Seine sur la dynamique hydrobiosédimentaire et trophique en baie de Seine orientale : structuration des communautés benthiques et implications écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17463,51 +17463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17700,77 +17700,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
@@ -17920,77 +17920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaetopterus variopedatus a stepping habitat for introduced and tropical-temperate species in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18149,77 +18149,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
@@ -18274,77 +18274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
@@ -18405,90 +18405,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces marines animales et végétales introduites en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18545,355 +18545,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charbonnelle</w:t>
+                <w:t xml:space="preserve">A. Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schlicklin</w:t>
+                <w:t xml:space="preserve">C. Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deloor</w:t>
+                <w:t xml:space="preserve">R. Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Claire Bennis; Jean-Claude Dauvin; Eric Feunteun; Teruhisa Komatsu; Osamu Matsuda; Patrick Prouzet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.217-234, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_13⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-95, 2025, ISBN 978-3-031-90049-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368597v1</w:t>
+                <w:t xml:space="preserve">hal-05326135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Serpentini</w:t>
+                <w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guégan</w:t>
+                <w:t xml:space="preserve">M. Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boisserie</w:t>
+                <w:t xml:space="preserve">F. Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caplat</w:t>
+                <w:t xml:space="preserve">M. Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-95, 2025, ISBN 978-3-031-90049-5. </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.217-234, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326135v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the turbulent wake downstream offshore wind turbines on larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18979,51 +18979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19222,271 +19222,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tackx</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Azémar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bou</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827982v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04827982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t>
               </w:r>
@@ -19498,51 +19498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19580,293 +19580,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
+                <w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
+                <w:t xml:space="preserve">hal-03547757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03547757v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19983,51 +19983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20452,51 +20452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.3.14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mcgann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.1.103512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fersi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakalem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mosbahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Moshabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14729-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03130841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111846" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13060221" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02555553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.20408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105480" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Serbaji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983414v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Joncourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000186" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.15913" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0619-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.12.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000704" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691047v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Shahdadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#8217;udekem D&#8217;acoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schubart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-017-0135-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilding" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2885-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9546.1000454" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2016.62018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540879v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2015.10.1.05" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060428v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267214001389" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv137" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gothland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jobert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK7H3N6M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovaert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2013.4.4.05" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMGHQ3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807969v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26537v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709486v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708575v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dancie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hacquebart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060975v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709287v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388091v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Furic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pennetier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pennetier," TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perchey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388569v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01450751v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336962v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3700.6966" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04010889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919756v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC262" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.3.14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mcgann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.1.103512" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fersi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakalem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mosbahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031282" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03130841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111846" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13060221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Moshabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14729-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02555553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.20408" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105480" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Serbaji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.15913" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0619-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Joncourt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000186" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilding" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheehan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Shahdadi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#8217;udekem D&#8217;acoz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schubart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-017-0135-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689577v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.12.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000704" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2885-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9546.1000454" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2016.62018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2015.10.1.05" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267214001389" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv137" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gothland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jobert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK7H3N6M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861206v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMGHQ3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2013.4.4.05" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26537v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709585v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060975v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dancie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hacquebart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388091v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Furic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pennetier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pennetier," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perchey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709310v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388569v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01450751v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3700.6966" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04010889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919756v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC262" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>