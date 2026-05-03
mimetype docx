--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -636,663 +636,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Types with Alternation of Sandy and Rocky Shores Influence the Distribution of Clams in an Area Characterized by High-Energy Hydrodynamic Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Jessica Salauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12091488⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682840v1</w:t>
+                <w:t xml:space="preserve">hal-05060957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the ecological effects of low-intensity marine aggregate extraction in a strong-hydrodynamic, coarse environment context: A case study of the GIE GMO site (English channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.106614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060957v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological effects of low-intensity marine aggregate extraction in a strong-hydrodynamic, coarse environment context: A case study of the GIE GMO site (English channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106614⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625239v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+                <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760065v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">Sediment Types with Alternation of Sandy and Rocky Shores Influence the Distribution of Clams in an Area Characterized by High-Energy Hydrodynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12091488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405000v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of the non-indigenous mysid Neomysis americana (S.I. Smith, 1873) in the Loire estuary</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Droual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), pp.755-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,503 +1376,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive Asian benthic foraminifera Trochammina hadai Uchio, 1962: identification of a new local in Normandy (France) and a discussion on its putative introduction pathways</w:t>
+                <w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+                <w:t xml:space="preserve">Jessica Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.1.103512⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.103100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248088v1</w:t>
+                <w:t xml:space="preserve">hal-04248150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Salaün</w:t>
+                <w:t xml:space="preserve">Relationship between habitat and recruitment of the Asian shore crab Hemigrapsus sanguineus (De Haan, 1835) and the indigenous shore crab Carcinus maenas (Linnaeus, 1758) on Normandy seashores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248150v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between habitat and recruitment of the Asian shore crab Hemigrapsus sanguineus (De Haan, 1835) and the indigenous shore crab Carcinus maenas (Linnaeus, 1758) on Normandy seashores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molluscs from tidal channels of the Gulf of Gabès (Tunisia): Quantitative data and comparison with other lagoons and coastal waters of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse11030545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018503v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molluscs from tidal channels of the Gulf of Gabès (Tunisia): Quantitative data and comparison with other lagoons and coastal waters of the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasive Asian benthic foraminifera Trochammina hadai Uchio, 1962: identification of a new local in Normandy (France) and a discussion on its putative introduction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Fersi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Maria Holzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bakalem</w:t>
+                <w:t xml:space="preserve">Mary Mcgann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), pp.545. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse11030545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.1.103512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018488v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent expansion of the non-indigenous amphipod Chelicorophium curvispinum (G.O. Sars, 1895) in the Seine estuary</w:t>
               </w:r>
@@ -1884,64 +1884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Richirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolyne Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t>
@@ -2282,64 +2282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (11), pp.2152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2367,291 +2367,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">COVID-19 pandemic lockdown: An excellent opportunity to study the effects of trawling disturbance on macrobenthic fauna in the shallow waters of the Gulf of Gabès (Tunisia, Central Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959821v1</w:t>
+                <w:t xml:space="preserve">hal-03594943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic lockdown: An excellent opportunity to study the effects of trawling disturbance on macrobenthic fauna in the shallow waters of the Gulf of Gabès (Tunisia, Central Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
+                <w:t xml:space="preserve">Ambre Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.1282. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594943v1</w:t>
+                <w:t xml:space="preserve">hal-03959821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,103 +2724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gofas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
@@ -2884,77 +2884,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Taormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxine Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t>
@@ -2986,429 +2986,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide coverage but few quantitative data: Coarse sediments in the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Macrobenthic communities in the tidal channels around the Gulf of Gabès, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.107010. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.111846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957730v1</w:t>
+                <w:t xml:space="preserve">hal-03130841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrobenthic communities in the tidal channels around the Gulf of Gabès, Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130841v1</w:t>
+                <w:t xml:space="preserve">hal-03546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Wide coverage but few quantitative data: Coarse sediments in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546719v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.172-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,77 +3576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,77 +3723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the invasive macro-algae Sargassum muticum (Yendo) Fensholt, 1955 offer an appropriate temporary habitat for mobile fauna including non indigenous species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sporniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.107624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3853,77 +3853,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4091,77 +4091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory and geographical affinities of Algerian Cumacea, Isopoda, Mysida, Lophogastrida and Tanaidacea (Crustacea Peracarida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bakalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, 221 (6), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,77 +4208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological status assessment and non-indigenous species in industrial and fishing harbours of the Gulf of Gabès (central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Moshabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, p. 65278-65299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,585 +4306,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564866v1</w:t>
+                <w:t xml:space="preserve">hal-03420719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420719v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458357v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018822v1</w:t>
+                <w:t xml:space="preserve">hal-02564866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t>
@@ -4935,64 +4935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5052,77 +5052,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t>
@@ -5160,90 +5160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory and the biogeographical affinities of Annelida Polychaeta in the Algerian coastline (Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bakalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.157-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5277,77 +5277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5394,90 +5394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t>
@@ -5515,77 +5515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5632,117 +5632,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, pp.106381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264467v1</w:t>
@@ -5753,90 +5753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kerckhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5870,90 +5870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well established population of the Atlantic blue crab &amp;lt;i&amp;gt;Callinectes sapidus&amp;lt;/i&amp;gt; (Rathbun, 1896) in the English Channel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.205-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5987,90 +5987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapidly established population of the invader mysid Neomysis americana (S.I. Smith, 1873) in the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3), pp.1573-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6156,51 +6156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W.M. Jagt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292 (3), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6234,103 +6234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic impact of oyster farming on macrofauna biodiversity in an eelgrass (Zostera marina) ecosystem of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.105480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6364,103 +6364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of benthic macrofauna to multiple anthropogenic pressures in the shallow coastal zone south of Sfax (Tunisia, central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moncef Serbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.474-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6520,51 +6520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,603 +6622,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipods from tidal channels of the Gulf of Gabès (central Mediterranean Sea)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Extension of the geographical distribution of the crab Asthenognathus atlanticus Monod, 1932, in the eastern English Channel through its commensal relationship with the polychaete Chaetopterus variopedatus (Renier, 1804)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (3), pp.430-443. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.15913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12526-016-0619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868058v1</w:t>
+                <w:t xml:space="preserve">hal-01696109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the geographical distribution of the crab Asthenognathus atlanticus Monod, 1932, in the eastern English Channel through its commensal relationship with the polychaete Chaetopterus variopedatus (Renier, 1804)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-016-0619-6⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.232 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696109v1</w:t>
+                <w:t xml:space="preserve">hal-01763145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763145v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868064v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Amphipods from tidal channels of the Gulf of Gabès (central Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.430-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/mms.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714959v1</w:t>
+                <w:t xml:space="preserve">hal-01868058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t>
               </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104 (2), pp.143--148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7308,77 +7308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Ruditapes spp. Clam Stock on the Western Coast of Cotentin (English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7468,77 +7468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t>
@@ -7582,948 +7582,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the factors driving long-term changes of the suprabenthos in the Seine estuary?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Turning off the DRIP (‘Data-rich, information-poor’) – rationalising monitoring with a focus on marine renewable energy developments and the benthos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.848 - 859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691018v1</w:t>
+                <w:t xml:space="preserve">hal-01696446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398550v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning off the DRIP (‘Data-rich, information-poor’) – rationalising monitoring with a focus on marine renewable energy developments and the benthos</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Records of two introduced Penaeidae (Crustacea: Decapoda) species from Le Havre Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74, pp.848 - 859. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.363-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696446v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balay</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691022v1</w:t>
+                <w:t xml:space="preserve">hal-01445597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Records of two introduced Penaeidae (Crustacea: Decapoda) species from Le Havre Harbour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An unexpected record of an African mangrove crab, Perisesarma alberti Rathbun, 1921, (Decapoda: Brachyura: Sesarmidae) in European waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Shahdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric D’udekem D’acoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.10⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41200-017-0135-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696424v1</w:t>
+                <w:t xml:space="preserve">hal-01691047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445597v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected record of an African mangrove crab, Perisesarma alberti Rathbun, 1921, (Decapoda: Brachyura: Sesarmidae) in European waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">What are the factors driving long-term changes of the suprabenthos in the Seine estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.307-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41200-017-0135-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691047v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping benthic communities: An indispensable tool for the preservation and management of the eco-socio-system in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,77 +8600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited Syllidae of the English Channel coarse sediment communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (05), pp.1051 - 1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8743,51 +8743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Kocová Veselská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128 (5-6), pp.779 - 797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8834,77 +8834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrofauna associated with temporary Sabellaria alveolata reefs on the west coast of Cotentin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Schlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billie Lecornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8955,90 +8955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate Effect of Clam Harvesting on Intertidal Benthic Communities in the Mudflat Zones of Kneiss Islands (Central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aquaculture Research &amp; Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9072,90 +9072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Structures of the Macrozoobenthos from the Intertidal Zone of the Kneiss Islands (Central Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.65405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9189,64 +9189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are mussel beds a favourable habitat for settlement of Hemigrapsus sanguineus (De Haan, 1835)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.51-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9274,317 +9274,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of &amp;lt;i&amp;gt;Eriocheir sinensis&amp;lt;/i&amp;gt; H. Milne Edwards, 1853 in Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Short-term impact of bait digging on intertidal macrofauna of tidal mudflats around the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vincent</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Neifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1755267214001389⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2-4), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060373v1</w:t>
+                <w:t xml:space="preserve">hal-02060428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of bait digging on intertidal macrofauna of tidal mudflats around the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">New records of &amp;lt;i&amp;gt;Eriocheir sinensis&amp;lt;/i&amp;gt; H. Milne Edwards, 1853 in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lassad Neifar</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (2-4), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2016002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1755267214001389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060428v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of clam rake harvesting on the intertidal Ruditapes habitat of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (9), pp.2663 - 2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9618,64 +9618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the marbled crab Pachygrapsus marmoratus (Fabricius, 1787) on the coast of Calvados (Bay of Seine, English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (2), pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9713,51 +9713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological traits explain the distribution and colonisation ability of the invasive shore crab Hemigrapsus takanoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gothland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9846,64 +9846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes of the Seine estuary suprabenthos (1996-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 448, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9962,51 +9962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional records and distribution (2011-2012) of Hemigrapsus sanguineus (De Haan, 1835) along the French coast of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gothland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10141,51 +10141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10223,51 +10223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10482,51 +10482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10728,51 +10728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11086,64 +11086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11207,51 +11207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11395,256 +11395,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les facteurs granulométriques et la structure des communautés benthiques en Manche est</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155193v1</w:t>
+                <w:t xml:space="preserve">hal-04291478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Relations entre les facteurs granulométriques et la structure des communautés benthiques en Manche est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
+              <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291478v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected high records of non-indigenous foraminiferal species in the eastern English Channel</w:t>
               </w:r>
@@ -11807,51 +11807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
@@ -12005,51 +12005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Offshore Wind Farms: The Dieppe-Le Tréport Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delegrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12124,269 +12124,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et transition énergétique : la surprenante biodiversité qui a colonisé l’hydrolienne de Paimpol-Bréhat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gallon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGCGC2022. XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853312v1</w:t>
+                <w:t xml:space="preserve">hal-03794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et transition énergétique : la surprenante biodiversité qui a colonisé l’hydrolienne de Paimpol-Bréhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Régis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNGCGC2022. XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794995v1</w:t>
+                <w:t xml:space="preserve">hal-03853312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
@@ -12519,64 +12519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12601,77 +12601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12696,77 +12696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12804,64 +12804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12880,334 +12880,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807976v1</w:t>
+                <w:t xml:space="preserve">hal-03548831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548831v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13241,90 +13241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversified benthic habitats in a tidal Mediterranean sub-tropical environment: the case of the Gulf of Gabès (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Fersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bakalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13375,90 +13375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13486,566 +13486,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche à pied sur la côte ouest du Cotentin : un enjeu halieutique face à une pression touristique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Amphipod importance in the trophic network of the eastern part of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709585v1</w:t>
+                <w:t xml:space="preserve">hal-02060975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">COAST Bordeaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546906v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod importance in the trophic network of the eastern part of the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La pêche à pied sur la côte ouest du Cotentin : un enjeu halieutique face à une pression touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.411-412</w:t>
+              <w:t xml:space="preserve">COAST Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060975v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST Bordeaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709580v1</w:t>
+                <w:t xml:space="preserve">hal-03546906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t>
@@ -14074,90 +14074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14182,90 +14182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14290,64 +14290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and trophic network of a windfarm site of the eastern part of the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14372,77 +14372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14497,90 +14497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et typologie des communautés benthiques : outils indispensables pour la préservation et la gestion des habitats marins de la baie de Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hacquebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14616,618 +14616,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
+                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709266v1</w:t>
+                <w:t xml:space="preserve">hal-03547097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547097v1</w:t>
+                <w:t xml:space="preserve">hal-03547045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547045v1</w:t>
+                <w:t xml:space="preserve">hal-01709316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709316v1</w:t>
+                <w:t xml:space="preserve">hal-01709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709312v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chondrichthyens de la sériecallovo-oxfordoenne de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Furic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15295,77 +15295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the suprabenthos is a good surrogate to assess the environmental changes ? The case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15390,77 +15390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suprabenthos est-il un bon témoin des variations de l’environnement ? Exemple de 15 ans de suivi en estuaire de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15485,51 +15485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la faune de Crustacésfossiles du Bathonien Supérieur de Ranville(Calvados, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gendry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15567,77 +15567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited Syllidae of the coarse sand benthic communities from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Polychaete Conference National Museum Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15662,90 +15662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15787,103 +15787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
@@ -15938,64 +15938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Wilhelmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16050,51 +16050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostratigraphy and paleoecology of the decapod fauna from the Jurassic of the Vaches Noires cliffs (Calvados, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Villers sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16145,77 +16145,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
@@ -16238,325 +16238,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-examination of the decapod fauna from the Upper Bathonian of Ranville (Calvados, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilhemsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01336962v1</w:t>
+                <w:t xml:space="preserve">hal-01709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A re-examination of the decapod fauna from the Upper Bathonian of Ranville (Calvados, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villers sur Mer, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3700.6966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709291v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01336962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
@@ -16598,77 +16598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16719,247 +16719,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can food-webs models be relevant to assess the direct and indirect impacts of human activities on marine mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine R Heerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">8th Conference on Wind energy and Wildlife impacts ‍</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491420v1</w:t>
+                <w:t xml:space="preserve">hal-05368674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can food-webs models be relevant to assess the direct and indirect impacts of human activities on marine mammals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Wind energy and Wildlife impacts ‍</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368674v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
               </w:r>
@@ -17105,77 +17105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
@@ -17230,51 +17230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17424,51 +17424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ecosystem Approach for Studying the Reef and Reserve Effects of Offshore Wind Farms: The Fécamp Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17476,51 +17476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
@@ -17601,51 +17601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
@@ -17812,77 +17812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de données locales (benthiques et halieutiques) dans la mise en place de modèle de réseau trophique Ecopath : exemple d'écosystèmes côtiers du bassin Oriental de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17907,103 +17907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaetopterus variopedatus a stepping habitat for introduced and tropical-temperate species in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Conference on Marine Biodiversity,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18054,51 +18054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devillez Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’Association Paléontologique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18123,103 +18123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du réseau trophique du site expérimental de clapage MACHU dans la partie orientale de la baie de Seine (Manche) avant et après dépôt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
@@ -18248,51 +18248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18300,51 +18300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
@@ -18418,90 +18418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces marines animales et végétales introduites en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen, AESN. pp.348, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18551,51 +18551,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18689,51 +18689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Data Acquisition Strategy for an Ecosystem Approach to Studying the Reef and Reserved Effects of Offshore Wind Farms: The Fécamp Measuring Mast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18862,64 +18862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.3-8, 2022, Proceedings of the 5th International Conference on Renewable Energies Offshore (RENEW 2022, Lisbon, Portugal, 8–10 November 2022), 9781003360773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18953,90 +18953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ecosystem Approach to Assess the Impacts of Marine Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo, R.; Bernardino, J.; Coelho, H.; Lino Costa, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy and Wildlife Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.153-164, 2019, 978-3-030-05519-6. </w:t>
@@ -19485,90 +19485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19599,90 +19599,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -19756,51 +19756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19835,77 +19835,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19957,90 +19957,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTE, projet Courseulles-sur- Mer, état de référence avant construction : suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -20062,51 +20062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat Bio-sédimentaire du PER Manche Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20114,51 +20114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20212,51 +20212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche écosystémique d'un futur parc éolien en Manche orientale : exemple du site de Dieppe-Le Tréport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Normandie Université, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMC262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20452,51 +20452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.3.14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mcgann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.1.103512" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fersi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakalem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mosbahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031282" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03130841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111846" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13060221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Moshabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14729-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02555553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.20408" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105480" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Serbaji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.15913" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0619-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Joncourt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000186" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilding" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheehan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Shahdadi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#8217;udekem D&#8217;acoz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schubart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-017-0135-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689577v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.12.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000704" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2885-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9546.1000454" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2016.62018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2015.10.1.05" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267214001389" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv137" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gothland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jobert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK7H3N6M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861206v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMGHQ3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2013.4.4.05" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26537v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709585v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060975v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dancie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hacquebart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388091v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Furic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pennetier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pennetier," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perchey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709310v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388569v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01450751v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3700.6966" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04010889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919756v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC262" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2024.13.3.14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fersi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakalem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mcgann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.1.103512" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mosbahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031282" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03130841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111846" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13060221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Moshabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14729-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02555553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.20408" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105480" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Serbaji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696109v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0619-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.15913" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Joncourt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000186" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilding" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gill" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheehan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696424v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Shahdadi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#8217;udekem D&#8217;acoz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schubart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-017-0135-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689577v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.12.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000704" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2885-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9546.1000454" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2016.62018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2015.10.1.05" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267214001389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv137" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gothland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jobert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK7H3N6M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861206v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMGHQ3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2013.4.4.05" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malirat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26537v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060975v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709585v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dancie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hacquebart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388091v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Furic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pennetier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pennetier," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perchey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709310v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388569v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01450751v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336962v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3700.6966" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04010889v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919756v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC262" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>