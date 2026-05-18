--- v0 (2026-03-22)
+++ v1 (2026-05-18)
@@ -514,165 +514,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOLINET: Holistic Knowledge Graph for French</w:t>
+                <w:t xml:space="preserve">Integrating a Phrase Structure Corpus Grammar and a Lexical-Semantic Network: the HOLINET Knowledge Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.123-130</w:t>
+              <w:t xml:space="preserve">Proceedings of LREC 2022 the 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.613--622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846826v1</w:t>
+                <w:t xml:space="preserve">hal-03655636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating a Phrase Structure Corpus Grammar and a Lexical-Semantic Network: the HOLINET Knowledge Graph</w:t>
+                <w:t xml:space="preserve">HOLINET: Holistic Knowledge Graph for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of LREC 2022 the 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.613--622</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655636v1</w:t>
+                <w:t xml:space="preserve">hal-03846826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taalab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Geldof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godefroid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schlechta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-2567.1997.tb00738.x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE55984A827F90ECA39E5346EF5AF6CFA7DF0012/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01473863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/constraints-and-language" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taalab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Geldof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godefroid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schlechta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-2567.1997.tb00738.x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE55984A827F90ECA39E5346EF5AF6CFA7DF0012/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01473863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/constraints-and-language" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>