--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -368,304 +368,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of post‐translational modifications in the dynamics of cytoplasmic biomolecular condensates in plants</w:t>
+                <w:t xml:space="preserve">Assays to Study Plant Response to High Temperature in Arabidopsis: Evidence in Glutathione Biosynthesis Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Legoux</w:t>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Merret</w:t>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2988, pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4981-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290294v1</w:t>
+                <w:t xml:space="preserve">hal-05304300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assays to Study Plant Response to High Temperature in Arabidopsis: Evidence in Glutathione Biosynthesis Mutants</w:t>
+                <w:t xml:space="preserve">The role of post‐translational modifications in the dynamics of cytoplasmic biomolecular condensates in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Auverlot</w:t>
+                <w:t xml:space="preserve">Margaux Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2988, pp.9-19. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4981-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304300v1</w:t>
+                <w:t xml:space="preserve">hal-05290294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of epigenetic and epitranscriptomic gene regulatory pathways in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Sáez-Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -712,51 +712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary view of CC-type glutaredoxins functions in land plants development and adaptation to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaïne El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel X García-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.101012. </w:t>
@@ -1203,619 +1203,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+                <w:t xml:space="preserve">Redox-mediated responses to high temperature in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Hirt</w:t>
+                <w:t xml:space="preserve">Sophie Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+                <w:t xml:space="preserve">hal-04068409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Zheng</w:t>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenting Li</w:t>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chun Bao</w:t>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304589v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant NADPH‐dependent thioredoxin reductases are crucial for the metabolism of sink leaves and plant acclimation to elevated CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Souza</w:t>
+                <w:t xml:space="preserve">Liang‐yu Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang‐yu Hou</w:t>
+                <w:t xml:space="preserve">Hu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hu Sun</w:t>
+                <w:t xml:space="preserve">Louis Poeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.14631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1826,485 +1809,502 @@
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Zhenting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Zheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+                <w:t xml:space="preserve">hal-04304589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-mediated responses to high temperature in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hendrix</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad053⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068409v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Wei</w:t>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Darrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097969v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox and acetylation coordinate ABA-independent osmotic stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (4), pp.583-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2502,64 +2502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Knuesting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Freibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2623,90 +2623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glutathione-dependent control of the indole butyric acid pathway supports Arabidopsis root system adaptation to phosphate deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Trujillo-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara A Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia C Strader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (16), pp.4843 - 4857. </w:t>
@@ -2738,161 +2738,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lack of Mitochondrial Thioredoxin TRXo1 Affects In Vivo Alternative Oxidase Activity and Carbon Metabolism under Different Light Conditions</w:t>
+                <w:t xml:space="preserve">Redox-regulation of photorespiration through mitochondrial thioredoxin o1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
+                <w:t xml:space="preserve">Ole Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Obata</w:t>
+                <w:t xml:space="preserve">Saskia Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor Fernández Del-Saz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Youjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.2369-2381. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (2), pp.442-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290024v1</w:t>
+                <w:t xml:space="preserve">hal-02290017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis glutathione reductase 2 is indispensable in plastids, while mitochondrial glutathione is safeguarded by additional reduction and transport systems</w:t>
               </w:r>
@@ -3006,429 +3006,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-regulation of photorespiration through mitochondrial thioredoxin o1</w:t>
+                <w:t xml:space="preserve">The Lack of Mitochondrial Thioredoxin TRXo1 Affects In Vivo Alternative Oxidase Activity and Carbon Metabolism under Different Light Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Reinholdt</w:t>
+                <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Schwab</w:t>
+                <w:t xml:space="preserve">Toshihiro Obata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youjun Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Néstor Fernández Del-Saz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisdair Fernie</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181 (2), pp.442-457. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2369-2381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290017v1</w:t>
+                <w:t xml:space="preserve">hal-02290024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
+                <w:t xml:space="preserve">Cytosolic Isocitrate Dehydrogenase from Arabidopsis thaliana Is Regulated by Glutathionylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115698v1</w:t>
+                <w:t xml:space="preserve">hal-02115728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic Isocitrate Dehydrogenase from Arabidopsis thaliana Is Regulated by Glutathionylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Carapito</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Mhamdi</w:t>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8010016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115728v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mitochondrial Thioredoxin System Contributes to the Metabolic Responses Under Drought Episodes in Arabidopsis</w:t>
               </w:r>
@@ -3561,51 +3561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS-related redox regulation and signaling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Foyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,103 +3656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function and Compensatory Mechanisms Among the Components of the Chloroplastic Redox Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugo Lima-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (1), pp.1-28. </w:t>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abraham Trujillo-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3888,498 +3888,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-protection of cytosolic malate dehydrogenase against oxidative stress in Arabidopsis.</w:t>
+                <w:t xml:space="preserve">The siRNA suppressor RTL1 is redox-regulated through glutathionylation of a conserved cysteine in the double-stranded-RNA-binding domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+                <w:t xml:space="preserve">Cyril Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Young</w:t>
+                <w:t xml:space="preserve">Adnan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Astolfi Rosado</w:t>
+                <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vertommen</w:t>
+                <w:t xml:space="preserve">Elżbieta Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx396⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (20), pp.11891-11907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697083v1</w:t>
+                <w:t xml:space="preserve">hal-02116017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The siRNA suppressor RTL1 is redox-regulated through glutathionylation of a conserved cysteine in the double-stranded-RNA-binding domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Niazi</w:t>
+                <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
+                <w:t xml:space="preserve">Rumana Keyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elżbieta Nowak</w:t>
+                <w:t xml:space="preserve">Lisa Imrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+                <w:t xml:space="preserve">Gary Loake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (20), pp.11891-11907. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8414-8419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116017v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
+                <w:t xml:space="preserve">Self-protection of cytosolic malate dehydrogenase against oxidative stress in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
+                <w:t xml:space="preserve">Jingjing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumana Keyani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Imrie</w:t>
+                <w:t xml:space="preserve">Leonardo Astolfi Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Loake</w:t>
+                <w:t xml:space="preserve">Didier Vertommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (31), pp.8414-8419. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116136v1</w:t>
+                <w:t xml:space="preserve">hal-01697083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid A.K. Bangash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas A Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.84-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4419,545 +4419,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Maria</w:t>
+                <w:t xml:space="preserve">C Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Kruse</w:t>
+                <w:t xml:space="preserve">T Bashandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+                <w:t xml:space="preserve">J Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2), pp.299-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140698v1</w:t>
+                <w:t xml:space="preserve">hal-01217542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioredoxin, a master regulator of the tricarboxylic acid cycle in plant mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bashandy</w:t>
+                <w:t xml:space="preserve">Danilo M Daloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cela</w:t>
+                <w:t xml:space="preserve">Karolin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Obata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Alexandra Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Riondet</w:t>
+                <w:t xml:space="preserve">Takayuki Tohge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (2), pp.299-314</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (11), pp.E1392-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217542v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin, a master regulator of the tricarboxylic acid cycle in plant mitochondria.</w:t>
+                <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo M Daloso</w:t>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolin Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toshihiro Obata</w:t>
+                <w:t xml:space="preserve">Delphine Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Florian</w:t>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Tohge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217566v1</w:t>
+                <w:t xml:space="preserve">hal-01579585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Knuesting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cerveau</w:t>
+                <w:t xml:space="preserve">Carlos Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Inga Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (4), pp.1643-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01579585v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
               </w:r>
@@ -4982,51 +4982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas A Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe J Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,64 +5086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,493 +5192,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dicotyledon-specific glutaredoxin GRXC1 family with dimer-dependent redox regulation is functionally redundant with GRXC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Desouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118567v1</w:t>
+                <w:t xml:space="preserve">hal-02118569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dicotyledon-specific glutaredoxin GRXC1 family with dimer-dependent redox regulation is functionally redundant with GRXC2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Meyer</w:t>
+                <w:t xml:space="preserve">New insights into the reduction systems of plastidial thioredoxins point out the unique properties of thioredoxin z from Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (18), pp.6315-6323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02355.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02118569v1</w:t>
+                <w:t xml:space="preserve">hal-02118559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the reduction systems of plastidial thioredoxins point out the unique properties of thioredoxin z from Arabidopsis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (18), pp.6315-6323. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.1124-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118559v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of auxin signaling and plant development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talaat Bashandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.117-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5751,51 +5751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jesus Serrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Chueca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5840,891 +5840,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between the NADP-linked thioredoxin and glutathione systems in Arabidopsis auxin signaling.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teva Vernoux</w:t>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Caparros-Ruiz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 178 (5), pp.420-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.071225⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787455v1</w:t>
+                <w:t xml:space="preserve">hal-02118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between the NADP-linked thioredoxin and glutathione systems in Arabidopsis auxin signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
+                <w:t xml:space="preserve">Teva Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vignols</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Caparros-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Ljung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.376-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.071225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118621v1</w:t>
+                <w:t xml:space="preserve">hal-00787455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of flavonoids in an ntra ntrb mutant leads to tolerance to UV-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+                <w:t xml:space="preserve">Thioredoxins and glutaredoxins: unifying elements in redox biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bob B Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/ssn065⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.335-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-102108-134201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685697v1</w:t>
+                <w:t xml:space="preserve">hal-00685724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and glutaredoxins: unifying elements in redox biology.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685724v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+                <w:t xml:space="preserve">The NADPH-dependent thioredoxin system constitutes a functional backup for cytosolic glutathione reductase in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schwarzländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (22), pp.9109-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0900206106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751758v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NADPH-dependent thioredoxin system constitutes a functional backup for cytosolic glutathione reductase in Arabidopsis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Markus Schwarzländer</w:t>
+                <w:t xml:space="preserve">Accumulation of flavonoids in an ntra ntrb mutant leads to tolerance to UV-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D Fricker</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Wirtz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (22), pp.9109-14. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.249-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0900206106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685706v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxins and thioredoxins in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talaat Bashandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1783 (4), pp.589-600. </w:t>
@@ -6908,103 +6908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of redoxin genes in the green lineage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ragab Abdelgawwad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (2-3), pp.179-92. </w:t>
@@ -7054,77 +7054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioredoxins in Arabidopsis and other plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (3), pp.419-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7170,103 +7170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtNTRB is the major mitochondrial thioredoxin reductase in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 579 (2), pp.337-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7351,64 +7351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mestres-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (3), pp.1006-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7442,51 +7442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROOT MERISTEMLESS1/CADMIUM SENSITIVE2 gene defines a glutathione-dependent pathway involved in initiation and maintenance of cell division during postembryonic root development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific checkpoints regulate plant cell cycle progression in response to oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,77 +7975,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing the ROS wave: HDA6's journey from chromatin to cytosolic stress granules. Unveiling redox-regulation of protein phase separation during heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,303 +8103,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of RNaseIII proteins in response to environmental stresses in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana tolerance to calcareous soil in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+                <w:t xml:space="preserve">Weiss Alizée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bontpart Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Reactive Oxygen and Nitrogen Species in Plants (POG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nice Sofia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PlantAct!, Mar 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887082v1</w:t>
+                <w:t xml:space="preserve">hal-04736015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana tolerance to calcareous soil in the context of climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Redox regulation of RNaseIII proteins in response to environmental stresses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chay</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PlantAct!, Mar 2024, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">16th International Conference on Reactive Oxygen and Nitrogen Species in Plants (POG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nice Sofia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736015v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for new partners of glutaredoxins by yeast-two hybrid screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Omiques Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8424,64 +8424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione-mediated redox regulation of plant response to high temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8549,64 +8549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLUTATHIONE-MEDIATED REDOX REGULATION OF PLANT RESPONSE TO HIGH TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,51 +8674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of redox and mRNA translation/decay competences in Perpignan, in relation to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilateral France-UK Seed Meeting. Plants in times of climate change. Defining the role of redox and kinase signalling pathways in controlling plant growth under environmental stress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8743,77 +8743,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environnemental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox systems in the transmission of environmental stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Alliance Meeting. Animation Scientifique résilience des plantes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8946,103 +8946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-mediated redox regulation of DICER-LIKE RNaseIII and small RNA metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E 2021 annual meeting “Redox Biology in the 21st Century: A New Scientific Discipline”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belgrade, Serbia. pp.S61-S62, </w:t>
@@ -9080,64 +9080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9162,64 +9162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e e-Meeting GDR NOX-ROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9270,51 +9270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Knuesting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven A Freibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,168 +9395,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of the RNAse III like protein RTL1 and its impact on small RNAs biogenesis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of redox regulation of the biogenesis of mRNP granules under heat stress conditions in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Auverlot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Margaux Legoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Post-transcriptional Gene Regulation in Plants meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888102v1</w:t>
+                <w:t xml:space="preserve">hal-04888141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana response to multiple stress: tolerance to calcareous soil and high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bontpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9565,711 +9548,728 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of DICER-LIKE proteins in response to environmental stresses in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana tolerance to calcareous soil in the context of climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiss Alizée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bontpart Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of redox regulation of the biogenesis of mRNP granules under heat stress conditions in Arabidopsis thaliana.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">ROXY19, an evolutionary conserved land plant glutaredoxin involved in primary root growth associated with drought stress tolerance in pearl millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Sine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-transcriptional Gene Regulation in Plants meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Reactive Oxygen and Nitrogen Species in Plants (POG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888141v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROXY19, an evolutionary conserved land plant glutaredoxin involved in primary root growth associated with drought stress tolerance in pearl millet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Debieu</w:t>
+                <w:t xml:space="preserve">Redox regulation of the RNAse III like protein RTL1 and its impact on small RNAs biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Reactive Oxygen and Nitrogen Species in Plants (POG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887980v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887852v1</w:t>
+                <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDOX CONTROL OF ARABIDOPSIS ROOT DEVELOPMENT ADAPTATION TO ENVIRONMENTAL CONSTRAINTS VIA THE GLUTAREDOXIN ROXY19</w:t>
               </w:r>
@@ -10307,51 +10307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
@@ -10380,228 +10380,228 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887924v1</w:t>
+                <w:t xml:space="preserve">hal-04887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine redox regulation of carbon metabolism in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
@@ -10662,64 +10662,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Regulation of Plant Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10805,51 +10805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abraham Trujillo-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Cejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11069,51 +11069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taheb Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid a K Bangash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin A Nagel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Reichheld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa&#239;ne El Baidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae232/7681747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Shekhawat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel X Garc&#237;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.101012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114234v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de la Fuente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Debieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang&#8208;yu Hou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poeker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lehman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14631" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hendrix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Montillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rondet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Freibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03039133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara A Enders" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia C Strader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Obata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez Del-Saz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bausewein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Khan Bangash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Reinholdt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schwab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00559" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8010016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Daloso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gago" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Magnum de Oliveira Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Condori-Apfata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Lima-Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Carvalho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1528409" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abraham Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00705" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Astolfi Rosado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx396" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Nowak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx820" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo M Daloso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin M&#252;ller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Desouris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot Montoya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Chartier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02355.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVTSHMRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14203" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Barajas-L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Serrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chueca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq394" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caparros-Ruiz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071225" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn065" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685724v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob B Buchanan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102108-134201" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685706v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Fricker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900206106" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685687v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2007.10.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ0FZ5TH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reichheld" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khafif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050849" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Constans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab Abdelgawwad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9095-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM29952C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-005-5220-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWPK6DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bonnard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.094" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FGQBPR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mestres-Ortega" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.035782" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seeley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reichheld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694373v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehsan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Witters" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Chaubet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.24.13819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886903v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.051" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Freibert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888141v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887947v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morgado" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887807v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04361633v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003204091" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115970v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Thorm&#228;hlen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Naranjo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/124_2018_16" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taheb Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid a K Bangash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin A Nagel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Reichheld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa&#239;ne El Baidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae232/7681747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Shekhawat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel X Garc&#237;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.101012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114234v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de la Fuente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Debieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hendrix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang&#8208;yu Hou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poeker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14631" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Montillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rondet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Freibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03039133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara A Enders" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia C Strader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Reinholdt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schwab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bausewein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Khan Bangash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Obata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez Del-Saz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8010016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Daloso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gago" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Magnum de Oliveira Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Condori-Apfata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Lima-Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Carvalho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1528409" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abraham Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00705" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Nowak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx820" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Astolfi Rosado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx396" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo M Daloso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin M&#252;ller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Desouris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot Montoya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Chartier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02355.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVTSHMRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers283" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14203" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Barajas-L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Serrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chueca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq394" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caparros-Ruiz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071225" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob B Buchanan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102108-134201" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Fricker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900206106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685687v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2007.10.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ0FZ5TH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reichheld" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khafif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050849" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Constans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab Abdelgawwad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9095-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM29952C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-005-5220-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWPK6DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bonnard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.094" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FGQBPR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mestres-Ortega" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.035782" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seeley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reichheld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694373v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehsan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Witters" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Chaubet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.24.13819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886903v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.051" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Freibert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888141v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887947v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morgado" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887807v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04361633v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003204091" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115970v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Thorm&#228;hlen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Naranjo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/124_2018_16" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>