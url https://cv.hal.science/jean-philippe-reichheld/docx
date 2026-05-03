--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,979 +368,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assays to Study Plant Response to High Temperature in Arabidopsis: Evidence in Glutathione Biosynthesis Mutants</w:t>
+                <w:t xml:space="preserve">Coordination of Metabolism in Response to Environmental Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Auverlot</w:t>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">Andreas J Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2988, pp.9-19. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4981-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304300v1</w:t>
+                <w:t xml:space="preserve">hal-05604546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of post‐translational modifications in the dynamics of cytoplasmic biomolecular condensates in plants</w:t>
+                <w:t xml:space="preserve">Assays to Study Plant Response to High Temperature in Arabidopsis: Evidence in Glutathione Biosynthesis Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Legoux</w:t>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Merret</w:t>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70593⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2988, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4981-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290294v1</w:t>
+                <w:t xml:space="preserve">hal-05304300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of epigenetic and epitranscriptomic gene regulatory pathways in plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">The role of post‐translational modifications in the dynamics of cytoplasmic biomolecular condensates in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Sáez-Vásquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae165⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555742v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary view of CC-type glutaredoxins functions in land plants development and adaptation to environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moaïne El Baidouri</w:t>
+                <w:t xml:space="preserve">Redox regulation of epigenetic and epitranscriptomic gene regulatory pathways in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Sáez-Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae232/7681747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588492v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbe-induced coordination of plant iron-sulfur metabolism enhances high light stress tolerance of Arabidopsis</w:t>
+                <w:t xml:space="preserve">An evolutionary view of CC-type glutaredoxins functions in land plants development and adaptation to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirti Shekhawat</w:t>
+                <w:t xml:space="preserve">Moaïne El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.101012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae232/7681747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632797v1</w:t>
+                <w:t xml:space="preserve">hal-04588492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxin regulation of primary root growth confers early drought stress tolerance in pearl millet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbe-induced coordination of plant iron-sulfur metabolism enhances high light stress tolerance of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirti Shekhawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla de la Fuente</w:t>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Grondin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Belin</w:t>
+                <w:t xml:space="preserve">Gabriel X García-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.86169⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114234v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing on calcareous soils and facing climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutaredoxin regulation of primary root growth confers early drought stress tolerance in pearl millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Bontpart</w:t>
+                <w:t xml:space="preserve">Bassirou Sine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+                <w:t xml:space="preserve">Marilyne Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.03.013⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.RP86169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.86169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04531421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-mediated responses to high temperature in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing on calcareous soils and facing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bontpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hendrix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">Frédéric Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Meyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (12), pp.1319-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04068409v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
               </w:r>
@@ -1454,6504 +1445,6621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Redox-mediated responses to high temperature in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068398v1</w:t>
+                <w:t xml:space="preserve">hal-04068409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant NADPH‐dependent thioredoxin reductases are crucial for the metabolism of sink leaves and plant acclimation to elevated CO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Souza</w:t>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang‐yu Hou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Lehman</w:t>
+                <w:t xml:space="preserve">Valentine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119116v1</w:t>
+                <w:t xml:space="preserve">hal-04068398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant NADPH‐dependent thioredoxin reductases are crucial for the metabolism of sink leaves and plant acclimation to elevated CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang‐yu Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Louis Poeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155434v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenting Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Yang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304589v2</w:t>
+                <w:t xml:space="preserve">hal-04155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+                <w:t xml:space="preserve">Zhenting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">Zheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097969v1</w:t>
+                <w:t xml:space="preserve">hal-04304589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Hirt</w:t>
+                <w:t xml:space="preserve">Lili Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Aranda</w:t>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and acetylation coordinate ABA-independent osmotic stress response</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.01.019⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03853390v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastidial and cytosolic thiol reductases participate in the control of stomatal functioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox and acetylation coordinate ABA-independent osmotic stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), pp.583-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03186495v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Modification of the Iron-Sulfur Glutaredoxin GRXS17 Activates Holdase Activity and Protects Plants from Heat Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastidial and cytosolic thiol reductases participate in the control of stomatal functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martins</w:t>
+                <w:t xml:space="preserve">Patricia Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Knuesting</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sven Freibert</w:t>
+                <w:t xml:space="preserve">Dominique Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00906⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1417-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012709v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glutathione-dependent control of the indole butyric acid pathway supports Arabidopsis root system adaptation to phosphate deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Modification of the Iron-Sulfur Glutaredoxin GRXS17 Activates Holdase Activity and Protects Plants from Heat Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José A Trujillo-Hernandez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Johannes Knuesting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara A Enders</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Sven Freibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa195⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184 (2), pp.676-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039133v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-regulation of photorespiration through mitochondrial thioredoxin o1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glutathione-dependent control of the indole butyric acid pathway supports Arabidopsis root system adaptation to phosphate deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Trujillo-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Reinholdt</w:t>
+                <w:t xml:space="preserve">Tara A Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Schwab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youjun Zhang</w:t>
+                <w:t xml:space="preserve">Lucia C Strader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (16), pp.4843 - 4857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290017v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glutathione reductase 2 is indispensable in plastids, while mitochondrial glutathione is safeguarded by additional reduction and transport systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox-regulation of photorespiration through mitochondrial thioredoxin o1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Reinholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marty</w:t>
+                <w:t xml:space="preserve">Youjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bausewein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Moseler</w:t>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16086⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (2), pp.442-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290023v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lack of Mitochondrial Thioredoxin TRXo1 Affects In Vivo Alternative Oxidase Activity and Carbon Metabolism under Different Light Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis glutathione reductase 2 is indispensable in plastids, while mitochondrial glutathione is safeguarded by additional reduction and transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bausewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Sajid Ali Khan Bangash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz123⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New Phytologist Trust, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290024v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic Isocitrate Dehydrogenase from Arabidopsis thaliana Is Regulated by Glutathionylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lack of Mitochondrial Thioredoxin TRXo1 Affects In Vivo Alternative Oxidase Activity and Carbon Metabolism under Different Light Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Obata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fernández Del-Saz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amna Mhamdi</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8010016⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2369-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115728v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytosolic Isocitrate Dehydrogenase from Arabidopsis thaliana Is Regulated by Glutathionylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115698v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mitochondrial Thioredoxin System Contributes to the Metabolic Responses Under Drought Episodes in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula da Fonseca-Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jorge Condori-Apfata</w:t>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcy194⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115739v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROS-related redox regulation and signaling in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mitochondrial Thioredoxin System Contributes to the Metabolic Responses Under Drought Episodes in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula da Fonseca-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Daloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Magnum de Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Noctor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Condori-Apfata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcy194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02115980v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and Compensatory Mechanisms Among the Components of the Chloroplastic Redox Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Souza</w:t>
+                <w:t xml:space="preserve">ROS-related redox regulation and signaling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Noctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yugo Lima-Melo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Foyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352689.2018.1528409⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02115944v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol Based Redox Signaling in Plant Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Martins</w:t>
+                <w:t xml:space="preserve">Function and Compensatory Mechanisms Among the Components of the Chloroplastic Redox Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugo Lima-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Abraham Trujillo-Hernandez</w:t>
+                <w:t xml:space="preserve">Fabricio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2018.1528409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115956v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The siRNA suppressor RTL1 is redox-regulated through glutathionylation of a conserved cysteine in the double-stranded-RNA-binding domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiol Based Redox Signaling in Plant Nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Charbonnel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Abraham Trujillo-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx820⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116017v1</w:t>
+                <w:t xml:space="preserve">hal-02115956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The siRNA suppressor RTL1 is redox-regulated through glutathionylation of a conserved cysteine in the double-stranded-RNA-binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gary Loake</w:t>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (20), pp.11891-11907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116136v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-protection of cytosolic malate dehydrogenase against oxidative stress in Arabidopsis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumana Keyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Imrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Vertommen</w:t>
+                <w:t xml:space="preserve">Gary Loake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx396⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8414-8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697083v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Self-protection of cytosolic malate dehydrogenase against oxidative stress in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Astolfi Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid A.K. Bangash</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Vertommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118532v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid A.K. Bangash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217542v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin, a master regulator of the tricarboxylic acid cycle in plant mitochondria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo M Daloso</w:t>
+                <w:t xml:space="preserve">V Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolin Müller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Tohge</w:t>
+                <w:t xml:space="preserve">C Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (11), pp.E1392-400</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2), pp.299-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217566v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioredoxin, a master regulator of the tricarboxylic acid cycle in plant mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo M Daloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Obata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Alexandra Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cerveau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takayuki Tohge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (11), pp.E1392-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01579585v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Maria</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01140698v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Knuesting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Cejudo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00266⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (4), pp.1643-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579721v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Cejudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe J Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Marchal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose A Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.450 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218124v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dicotyledon-specific glutaredoxin GRXC1 family with dimer-dependent redox regulation is functionally redundant with GRXC2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Desouris</w:t>
+                <w:t xml:space="preserve">Corinne Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guilleminot Montoya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Meyer</w:t>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.30-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118569v1</w:t>
+                <w:t xml:space="preserve">hal-01218124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the reduction systems of plastidial thioredoxins point out the unique properties of thioredoxin z from Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
+                <w:t xml:space="preserve">A dicotyledon-specific glutaredoxin GRXC1 family with dimer-dependent redox regulation is functionally redundant with GRXC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Desouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers283⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118559v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">New insights into the reduction systems of plastidial thioredoxins point out the unique properties of thioredoxin z from Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (18), pp.6315-6323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118567v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of auxin signaling and plant development in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.117-119. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.1124-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.6.1.14203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118575v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian regulation of chloroplastic f and m thioredoxins through control of the CCA1 transcription factor</w:t>
+                <w:t xml:space="preserve">Redox regulation of auxin signaling and plant development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Dios Barajas-López</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq394⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.117-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.1.14203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118573v1</w:t>
+                <w:t xml:space="preserve">hal-02118575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circadian regulation of chloroplastic f and m thioredoxins through control of the CCA1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan de Dios Barajas-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jesus Serrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Chueca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.2039-2051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118621v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between the NADP-linked thioredoxin and glutathione systems in Arabidopsis auxin signaling.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.071225⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 178 (5), pp.420-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787455v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and glutaredoxins: unifying elements in redox biology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Meyer</w:t>
+                <w:t xml:space="preserve">Interplay between the NADP-linked thioredoxin and glutathione systems in Arabidopsis auxin signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Caparros-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob B Buchanan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karin Ljung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43, pp.335-67. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.376-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-102108-134201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.071225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685724v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioredoxins and glutaredoxins: unifying elements in redox biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob B Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.335-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-102108-134201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751758v1</w:t>
+                <w:t xml:space="preserve">hal-00685724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH-dependent thioredoxin system constitutes a functional backup for cytosolic glutathione reductase in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schwarzländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D Fricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (22), pp.9109-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0900206106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of flavonoids in an ntra ntrb mutant leads to tolerance to UV-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talaat Bashandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685697v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxins and thioredoxins in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Accumulation of flavonoids in an ntra ntrb mutant leads to tolerance to UV-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2007.10.017⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00685687v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of thioredoxin reductases reveals a complex interplay between thiroredoxin and glutathione pathways in Arabidopsis development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnard</w:t>
+                <w:t xml:space="preserve">Glutaredoxins and thioredoxins in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.107.050849⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1783 (4), pp.589-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2007.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168979v1</w:t>
+                <w:t xml:space="preserve">hal-00685687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of redoxin genes in the green lineage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Inactivation of thioredoxin reductases reveals a complex interplay between thiroredoxin and glutathione pathways in Arabidopsis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Constans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">G. Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9095-3⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.1851-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107.050849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163985v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins in Arabidopsis and other plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Evolution of redoxin genes in the green lineage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ragab Abdelgawwad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86 (3), pp.419-33. </w:t>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.179-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-005-5220-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169105v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtNTRB is the major mitochondrial thioredoxin reductase in Arabidopsis thaliana.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Thioredoxins in Arabidopsis and other plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.11.094⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (3), pp.419-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-005-5220-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169066v1</w:t>
+                <w:t xml:space="preserve">hal-00169105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis Cytosolic Thioredoxin h 5 Gene Induction by Oxidative Stress and Its W-Box-Mediated Response to Pathogen Elicitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">AtNTRB is the major mitochondrial thioredoxin reductase in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.035782⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 579 (2), pp.337-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.11.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034830v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROOT MERISTEMLESS1/CADMIUM SENSITIVE2 gene defines a glutathione-dependent pathway involved in initiation and maintenance of cell division during postembryonic root development.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teva Vernoux</w:t>
+                <w:t xml:space="preserve">The Arabidopsis Cytosolic Thioredoxin h 5 Gene Induction by Oxidative Stress and Its W-Box-Mediated Response to Pathogen Elicitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mestres-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. C. Wilson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (3), pp.1006-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.035782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165942v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific checkpoints regulate plant cell cycle progression in response to oxidative stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">The ROOT MERISTEMLESS1/CADMIUM SENSITIVE2 gene defines a glutathione-dependent pathway involved in initiation and maintenance of cell division during postembryonic root development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Seeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lardon</w:t>
+                <w:t xml:space="preserve">J. P. Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc van Montagu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Muroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 17 (6), pp.647-656</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (1), pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694373v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of indomethacin on cell cycle dependent cyclic AMP fluxes in tobacco BY-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific checkpoints regulate plant cell cycle progression in response to oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ehsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Reichheld</w:t>
+                <w:t xml:space="preserve">Marc van Montagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roef</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirk Inzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 422, pp.165-169</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (6), pp.647-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688979v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of indomethacin on cell cycle dependent cyclic AMP fluxes in tobacco BY-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Witters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 422, pp.165-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple A-type cyclins express sequentially during the cell cycle in Nicotiana tabacum BY2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.13819-13824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.93.24.13819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7961,1423 +8069,1423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing the ROS wave: HDA6's journey from chromatin to cytosolic stress granules. Unveiling redox-regulation of protein phase separation during heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SFRRI Biennial Meeting 2025 "The New Era of Redox Biology: from Basic Biochemistry to Redox Omics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Galway, Ireland. pp.S7-S8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana tolerance to calcareous soil in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss Alizée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontpart Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantAct!, Mar 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of RNaseIII proteins in response to environmental stresses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Reactive Oxygen and Nitrogen Species in Plants (POG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nice Sofia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for new partners of glutaredoxins by yeast-two hybrid screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Omiques Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione-mediated redox regulation of plant response to high temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POG/SFRR joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLUTATHIONE-MEDIATED REDOX REGULATION OF PLANT RESPONSE TO HIGH TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of redox and mRNA translation/decay competences in Perpignan, in relation to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilateral France-UK Seed Meeting. Plants in times of climate change. Defining the role of redox and kinase signalling pathways in controlling plant growth under environmental stress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environnemental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDOX BIOLOGY CONGRESS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gant, Belgium. pp.23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.06.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox systems in the transmission of environmental stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Alliance Meeting. Animation Scientifique résilience des plantes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-mediated redox regulation of DICER-LIKE RNaseIII and small RNA metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E 2021 annual meeting “Redox Biology in the 21st Century: A New Scientific Discipline”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belgrade, Serbia. pp.S61-S62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e e-Meeting GDR NOX-ROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST REDOX RESPONSE OF IRON-SULFUR GLUTAREDOXIN GRXS17 ACTIVATES ITS HOLDASE ACTIVITY AND PROTECTS PLANTS FROM HEAT STRESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Knuesting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven A Freibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Reactive Oxygen and Nitrogen Species in Plants July 10 - 12, 2019 | Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9387,1258 +9495,1258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of redox regulation of the biogenesis of mRNP granules under heat stress conditions in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-transcriptional Gene Regulation in Plants meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana response to multiple stress: tolerance to calcareous soil and high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bontpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of DICER-LIKE proteins in response to environmental stresses in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring natural variation of Arabidopsis thaliana tolerance to calcareous soil in the context of climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss Alizée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontpart Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROXY19, an evolutionary conserved land plant glutaredoxin involved in primary root growth associated with drought stress tolerance in pearl millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla de la Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassirou Sine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Reactive Oxygen and Nitrogen Species in Plants (POG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of the RNAse III like protein RTL1 and its impact on small RNAs biogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDOX CONTROL OF ARABIDOPSIS ROOT DEVELOPMENT ADAPTATION TO ENVIRONMENTAL CONSTRAINTS VIA THE GLUTAREDOXIN ROXY19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José a Trujillo-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine redox regulation of carbon metabolism in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10648,281 +10756,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Regulation of Plant Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Reichheld</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox regulation of differentiation and de-differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2 (1), CRC Press, p 15-36, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003204091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Elaborate Network of Thioredoxins in Higher Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Thormählen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abraham Trujillo-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Cejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, pp.223-251, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/124_2018_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11069,51 +11177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taheb Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid a K Bangash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin A Nagel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Reichheld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa&#239;ne El Baidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae232/7681747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Shekhawat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel X Garc&#237;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.101012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114234v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de la Fuente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Debieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hendrix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang&#8208;yu Hou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poeker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14631" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Montillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rondet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Freibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03039133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara A Enders" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia C Strader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Reinholdt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schwab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bausewein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Khan Bangash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Obata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez Del-Saz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8010016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Daloso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gago" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Magnum de Oliveira Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Condori-Apfata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Lima-Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Carvalho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1528409" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abraham Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00705" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Nowak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx820" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Astolfi Rosado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx396" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo M Daloso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin M&#252;ller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Desouris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot Montoya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Chartier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02355.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVTSHMRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers283" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14203" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Barajas-L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Serrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chueca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq394" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caparros-Ruiz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071225" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob B Buchanan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102108-134201" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Fricker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900206106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685687v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2007.10.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ0FZ5TH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reichheld" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khafif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050849" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Constans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab Abdelgawwad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9095-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM29952C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-005-5220-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWPK6DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bonnard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.094" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FGQBPR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mestres-Ortega" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.035782" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seeley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reichheld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694373v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehsan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Witters" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Chaubet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.24.13819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886903v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.051" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Freibert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888141v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887947v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morgado" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887807v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04361633v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003204091" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115970v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Thorm&#228;hlen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Naranjo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/124_2018_16" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taheb Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid a K Bangash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin A Nagel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Reichheld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa&#239;ne El Baidouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae232/7681747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Shekhawat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel X Garc&#237;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.101012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114234v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de la Fuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Debieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hendrix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang&#8208;yu Hou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poeker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lehman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Montillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Freibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03039133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara A Enders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia C Strader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Reinholdt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schwab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bausewein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Khan Bangash" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Obata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez Del-Saz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8010016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Daloso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Magnum de Oliveira Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Condori-Apfata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.07.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Lima-Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1528409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abraham Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00705" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116017v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Nowak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx820" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Astolfi Rosado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx396" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo M Daloso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin M&#252;ller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Desouris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot Montoya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Chartier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02355.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVTSHMRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers283" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14203" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Barajas-L&#243;pez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Serrato" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chueca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq394" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caparros-Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob B Buchanan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102108-134201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Fricker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900206106" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685687v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2007.10.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ0FZ5TH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reichheld" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khafif" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050849" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Constans" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab Abdelgawwad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9095-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM29952C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169105v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-005-5220-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWPK6DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169066v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bonnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.094" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FGQBPR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mestres-Ortega" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.035782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seeley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reichheld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694373v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688979v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehsan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roef" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Witters" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Chaubet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.24.13819" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887016v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853499v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Freibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888141v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887947v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morgado" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887807v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04361633v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003204091" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Thorm&#228;hlen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Naranjo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/124_2018_16" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>