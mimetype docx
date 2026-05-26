--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1311,797 +1311,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Valentine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+                <w:t xml:space="preserve">hal-04068398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-mediated responses to high temperature in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant NADPH‐dependent thioredoxin reductases are crucial for the metabolism of sink leaves and plant acclimation to elevated CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang‐yu Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hendrix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">Louis Poeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Meyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068409v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione-mediated thermomorphogenesis and heat stress responses in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juline Auverlot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068398v1</w:t>
+                <w:t xml:space="preserve">hal-04155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant NADPH‐dependent thioredoxin reductases are crucial for the metabolism of sink leaves and plant acclimation to elevated CO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Souza</w:t>
+                <w:t xml:space="preserve">Zhenting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang‐yu Hou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Lehman</w:t>
+                <w:t xml:space="preserve">Zheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14631⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119116v1</w:t>
+                <w:t xml:space="preserve">hal-04304589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155434v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox-mediated responses to high temperature in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenting Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+                <w:t xml:space="preserve">Sophie Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Yang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304589v2</w:t>
+                <w:t xml:space="preserve">hal-04068409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Knuesting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glutathione-dependent control of the indole butyric acid pathway supports Arabidopsis root system adaptation to phosphate deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Trujillo-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara A Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,697 +2846,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-regulation of photorespiration through mitochondrial thioredoxin o1</w:t>
+                <w:t xml:space="preserve">Arabidopsis glutathione reductase 2 is indispensable in plastids, while mitochondrial glutathione is safeguarded by additional reduction and transport systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Reinholdt</w:t>
+                <w:t xml:space="preserve">Laurent Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Schwab</w:t>
+                <w:t xml:space="preserve">Daniela Bausewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youjun Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Christopher Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisdair Fernie</w:t>
+                <w:t xml:space="preserve">Sajid Ali Khan Bangash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181 (2), pp.442-457. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New Phytologist Trust, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290017v1</w:t>
+                <w:t xml:space="preserve">hal-02290023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glutathione reductase 2 is indispensable in plastids, while mitochondrial glutathione is safeguarded by additional reduction and transport systems</w:t>
+                <w:t xml:space="preserve">The Lack of Mitochondrial Thioredoxin TRXo1 Affects In Vivo Alternative Oxidase Activity and Carbon Metabolism under Different Light Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marty</w:t>
+                <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bausewein</w:t>
+                <w:t xml:space="preserve">Toshihiro Obata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Müller</w:t>
+                <w:t xml:space="preserve">Néstor Fernández Del-Saz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Ali Khan Bangash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Moseler</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, New Phytologist Trust, </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2369-2381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290023v1</w:t>
+                <w:t xml:space="preserve">hal-02290024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lack of Mitochondrial Thioredoxin TRXo1 Affects In Vivo Alternative Oxidase Activity and Carbon Metabolism under Different Light Conditions</w:t>
+                <w:t xml:space="preserve">Redox-regulation of photorespiration through mitochondrial thioredoxin o1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Florez-Sarasa</w:t>
+                <w:t xml:space="preserve">Ole Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Obata</w:t>
+                <w:t xml:space="preserve">Saskia Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor Fernández Del-Saz</w:t>
+                <w:t xml:space="preserve">Youjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.2369-2381. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (2), pp.442-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290024v1</w:t>
+                <w:t xml:space="preserve">hal-02290017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic Isocitrate Dehydrogenase from Arabidopsis thaliana Is Regulated by Glutathionylation</w:t>
+                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Carapito</w:t>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Mhamdi</w:t>
+                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8010016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115728v1</w:t>
+                <w:t xml:space="preserve">hal-02115698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytosolic Isocitrate Dehydrogenase from Arabidopsis thaliana Is Regulated by Glutathionylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox8010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115698v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mitochondrial Thioredoxin System Contributes to the Metabolic Responses Under Drought Episodes in Arabidopsis</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function and Compensatory Mechanisms Among the Components of the Chloroplastic Redox Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugo Lima-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (1), pp.1-28. </w:t>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumana Keyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Imrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-protection of cytosolic malate dehydrogenase against oxidative stress in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid A.K. Bangash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo M Daloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihiro Obata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,64 +5194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH-dependent thioredoxin system constitutes a functional backup for cytosolic glutathione reductase in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,51 +7291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtNTRB is the major mitochondrial thioredoxin reductase in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing the ROS wave: HDA6's journey from chromatin to cytosolic stress granules. Unveiling redox-regulation of protein phase separation during heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8545,51 +8545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione-mediated redox regulation of plant response to high temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8670,51 +8670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLUTATHIONE-MEDIATED REDOX REGULATION OF PLANT RESPONSE TO HIGH TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environnemental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,90 +9067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-mediated redox regulation of DICER-LIKE RNaseIII and small RNA metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E 2021 annual meeting “Redox Biology in the 21st Century: A New Scientific Discipline”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belgrade, Serbia. pp.S61-S62, </w:t>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Knuesting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven A Freibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,51 +9522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of redox regulation of the biogenesis of mRNP granules under heat stress conditions in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,51 +9768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10152,51 +10152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10251,51 +10251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilien Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10357,346 +10357,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDOX CONTROL OF ARABIDOPSIS ROOT DEVELOPMENT ADAPTATION TO ENVIRONMENTAL CONSTRAINTS VIA THE GLUTAREDOXIN ROXY19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizee Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887947v1</w:t>
+                <w:t xml:space="preserve">hal-04887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Picault</w:t>
+                <w:t xml:space="preserve">REDOX CONTROL OF ARABIDOPSIS ROOT DEVELOPMENT ADAPTATION TO ENVIRONMENTAL CONSTRAINTS VIA THE GLUTAREDOXIN ROXY19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José a Trujillo-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laplaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887852v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine redox regulation of carbon metabolism in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11177,51 +11177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taheb Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid a K Bangash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin A Nagel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Reichheld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa&#239;ne El Baidouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae232/7681747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Shekhawat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel X Garc&#237;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.101012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114234v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de la Fuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Debieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hendrix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang&#8208;yu Hou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poeker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lehman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Montillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Freibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03039133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara A Enders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia C Strader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Reinholdt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schwab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bausewein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Khan Bangash" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Obata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez Del-Saz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8010016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Daloso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Magnum de Oliveira Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Condori-Apfata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.07.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Lima-Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1528409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abraham Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00705" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116017v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Nowak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx820" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Astolfi Rosado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx396" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo M Daloso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin M&#252;ller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Desouris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot Montoya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Chartier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02355.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVTSHMRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers283" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14203" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Barajas-L&#243;pez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Serrato" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chueca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq394" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caparros-Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob B Buchanan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102108-134201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Fricker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900206106" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685687v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2007.10.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ0FZ5TH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reichheld" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khafif" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050849" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Constans" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab Abdelgawwad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9095-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM29952C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169105v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-005-5220-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWPK6DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169066v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bonnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.094" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FGQBPR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mestres-Ortega" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.035782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seeley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reichheld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694373v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688979v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehsan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roef" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Witters" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Chaubet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.24.13819" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887016v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853499v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Freibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888141v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887947v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morgado" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887807v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04361633v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003204091" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Thorm&#228;hlen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Naranjo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/124_2018_16" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taheb Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid a K Bangash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin A Nagel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Legoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Reichheld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa&#239;ne El Baidouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae232/7681747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Shekhawat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel X Garc&#237;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.101012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114234v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de la Fuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Debieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang&#8208;yu Hou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poeker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lehman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14631" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hendrix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Montillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Freibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03039133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara A Enders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia C Strader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bausewein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Khan Bangash" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Florez-Sarasa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Obata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez Del-Saz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02290017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Reinholdt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schwab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00559" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8010016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Daloso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Magnum de Oliveira Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Condori-Apfata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.07.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Lima-Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1528409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abraham Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00705" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116017v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Nowak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx820" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Astolfi Rosado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx396" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo M Daloso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin M&#252;ller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Desouris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot Montoya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Chartier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02355.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVTSHMRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers283" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.1.14203" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Barajas-L&#243;pez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Serrato" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chueca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq394" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caparros-Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob B Buchanan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102108-134201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Fricker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900206106" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685687v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2007.10.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ0FZ5TH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reichheld" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khafif" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050849" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Constans" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab Abdelgawwad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9095-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM29952C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169105v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-005-5220-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWPK6DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169066v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bonnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.094" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FGQBPR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mestres-Ortega" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.035782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seeley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reichheld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694373v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688979v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehsan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roef" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Witters" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Chaubet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.24.13819" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887016v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886980v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886953v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853499v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Freibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888141v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887947v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a Trujillo-Hernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morgado" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887807v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04361633v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003204091" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02115970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Thorm&#228;hlen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Naranjo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/124_2018_16" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>